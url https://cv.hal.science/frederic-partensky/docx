--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -583,295 +583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential acclimation kinetics of the two forms of type IV chromatic acclimaters occurring in marine Synechococcus cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light color regulation of photosynthetic antennae biogenesis in marine phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1349322⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467770v2</w:t>
+                <w:t xml:space="preserve">hal-04725332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light color regulation of photosynthetic antennae biogenesis in marine phytoplankton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential acclimation kinetics of the two forms of type IV chromatic acclimaters occurring in marine Synechococcus cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Grébert</w:t>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1349322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1349322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725332v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t>
               </w:r>
@@ -1119,589 +1119,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and molecular mechanism of an E/F type bilin lyase-isomerase</w:t>
+                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indika Kumarapperuma</w:t>
+                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kes Lynn Joseph</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irin Tom</w:t>
+                <w:t xml:space="preserve">Audrey Guéneuguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631913v1</w:t>
+                <w:t xml:space="preserve">hal-03768045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple photolyases protect the marine cyanobacterium Synechococcus from ultraviolet radiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01511-22⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778941v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple photolyases protect the marine cyanobacterium Synechococcus from ultraviolet radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allissa Haney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.01511-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01511-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768045v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">Crystal structure and molecular mechanism of an E/F type bilin lyase-isomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indika Kumarapperuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kes Lynn Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linta Biju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Irin Tom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.564-574.E3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971550v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and evolution of pigment types in marine $Synechococcus$ cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,593 +1785,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971277v2</w:t>
+                <w:t xml:space="preserve">hal-02988562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadzio Holtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hoebeke</w:t>
+                <w:t xml:space="preserve">Maayke Stomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi Biersteker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988562v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of an alternative dual-enzyme system for light color acclimation of marine $Synechococcus$ cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kes Lynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2019715118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maayke Stomp</w:t>
+                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levi Biersteker</w:t>
+                <w:t xml:space="preserve">Jacob Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Aerts</w:t>
+                <w:t xml:space="preserve">Jonathan Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999397v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling membrane thermoregulation strategies in marine picocyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,90 +2742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between differentially expressed enzymes contributes to light color acclimation in marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph E Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (13), pp.6457-6462. </w:t>
@@ -2974,338 +2974,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoacclimation and genome adaptation of the membrane lipidome in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.612-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805749v1</w:t>
+                <w:t xml:space="preserve">hal-01699416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacclimation and genome adaptation of the membrane lipidome in marine Synechococcus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Breton</w:t>
+                <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.612-631. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699416v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,710 +3735,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive thermostability of light-harvesting complexes in marine picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.112 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490543v1</w:t>
+                <w:t xml:space="preserve">hal-01509871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive thermostability of light-harvesting complexes in marine picocyanobacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke J. van Baren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akram Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.112 - 124. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509871v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A. Karty</w:t>
+                <w:t xml:space="preserve">Xiaomin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animesh Shukla</w:t>
+                <w:t xml:space="preserve">Koji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
+                <w:t xml:space="preserve">Cui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (21), pp.6077-6082. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.142-158 </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320666v1</w:t>
+                <w:t xml:space="preserve">hal-01377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Xia</w:t>
+                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cui Guo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377154v1</w:t>
+                <w:t xml:space="preserve">hal-01331214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E. Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Doré</w:t>
+                <w:t xml:space="preserve">Animesh Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t>
+              <w:t xml:space="preserve">, 2016, 113 (21), pp.6077-6082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331214v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseScaffolder: an algorithm for the semi-automatic scaffolding of Next Generation Sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,77 +4675,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e84459. </w:t>
@@ -4777,960 +4777,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mark Cock</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817749v1</w:t>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Ball</w:t>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
+                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">W. K. W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">M. W. Lomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094087v1</w:t>
+                <w:t xml:space="preserve">hal-00939662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-locus sequence analysis, taxonomic resolution and biogeography of marine Synechococcus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+                <w:t xml:space="preserve">Phycoerythrin-specific bilin lyase-isomerase controls blue-green chromatic acclimation in marine Synechococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animesh Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.372-386. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (49), pp.20136-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02514.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1211777109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218506v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prochlorococcus and Synechococcus have Evolved Different Adaptive Mechanisms to Cope with Light and UV Stress.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Multi-locus sequence analysis, taxonomic resolution and biogeography of marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boutte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David J. Scanlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.285. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.372-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02514.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815833v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phycoerythrin-specific bilin lyase-isomerase controls blue-green chromatic acclimation in marine Synechococcus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blot</w:t>
+                <w:t xml:space="preserve">Prochlorococcus and Synechococcus have Evolved Different Adaptive Mechanisms to Cope with Light and UV Stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A Karty</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1211777109⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071892v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. K. W. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. W. Lomas</w:t>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Landry</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00939662v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex microbiome underlying secondary and primary metabolism in the tunicate-Prochloron symbiosis</w:t>
               </w:r>
@@ -5978,252 +5978,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prochlorococcus: Advantages and Limits of Minimalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet stress delays chromosome replication in light/dark synchronized cells of the marine cyanobacterium Prochlorococcus marinus PCC9511.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kolowrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081034⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218511v1</w:t>
+                <w:t xml:space="preserve">hal-00529495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet stress delays chromosome replication in light/dark synchronized cells of the marine cyanobacterium Prochlorococcus marinus PCC9511.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prochlorococcus: Advantages and Limits of Minimalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.204. </w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Annual Review of Marine Science, 2, pp.305-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529495v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community genomics in eastern Mediterranean Sea surface waters</w:t>
               </w:r>
@@ -6337,325 +6337,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosystem I gene cassettes are present in marine virus genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itai Sharon</w:t>
+                <w:t xml:space="preserve">Ecological genomics of marine Picocyanobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Scanlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariella Alperovitch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabian Glaser</w:t>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08284⟩</w:t>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (2), pp.249-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.00035-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218513v1</w:t>
+                <w:t xml:space="preserve">hal-00406529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological genomics of marine Picocyanobacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
+                <w:t xml:space="preserve">Photosystem I gene cassettes are present in marine virus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Sharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariella Alperovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Rohwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufresne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Fabian Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73 (2), pp.249-299. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 461 (7261), pp.258-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MMBR.00035-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406529v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phycourobilin in trichromatic phycocyanin from oceanic cyanobacteria is formed post-translationally by a phycoerythrobilin lyase-isomerase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Jun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,77 +6745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,437 +6873,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Joubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nyree J. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480584v1</w:t>
+                <w:t xml:space="preserve">hal-00476860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.R259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476860v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Joubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00338622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
               </w:r>
@@ -7436,90 +7436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Bases of Type IV Chromatic Adaptation in Marine &amp;lt;i&amp;gt;Synechococcus&amp;lt;/i&amp;gt; spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Everroad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188, pp.3345 - 3356. </w:t>
@@ -7557,51 +7557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Novel Phycoerythrin-Associated Linker Proteins in the Marine Cyanobacterium Synechococcus sp. Strain WH8102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Nature and Phylogeny of Prasinophyte Antenna Proteins: Ostreococcus tauri, a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,278 +7815,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
+                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vaulot</w:t>
+                <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Gall</w:t>
+                <w:t xml:space="preserve">J. C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marie</w:t>
+                <w:t xml:space="preserve">B. Brahamsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guillou</w:t>
+                <w:t xml:space="preserve">Y. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame035017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663376v1</w:t>
+                <w:t xml:space="preserve">hal-01663373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Thomas</w:t>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brahamsha</w:t>
+                <w:t xml:space="preserve">F. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lemoine</w:t>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663373v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-light-adapted Prochlorococcus species possess specific antennae for each photosystem.</w:t>
               </w:r>
@@ -8354,278 +8354,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t>
+                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Holtzendorff</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529713v1</w:t>
+                <w:t xml:space="preserve">hal-03163409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
+                <w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">J. Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lennon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163409v1</w:t>
+                <w:t xml:space="preserve">hal-00529713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of antenna and core genes in Prochlorococcus PCC 9511 (Oxyphotobacteria) grown under a modulated light-dark cycle.</w:t>
               </w:r>
@@ -8650,51 +8650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Irlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8775,283 +8775,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yh Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9061,518 +9061,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucas J. Stal; Mariana Silvia Cretoiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.103-157, 2022, The Microbiomes of Humans, Animals, Plants, and the Environment, 978-3-030-90383-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90383-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (1), 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471142956.cy1112s11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Living Color</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and importance of picoplanktonic DMSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corn</w:t>
+                <w:t xml:space="preserve">S. Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belviso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Partensky</w:t>
+                <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald P. Kiene; Pieter T. Visscher; Maureen D. Keller; Gunter O. Kirst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological and Environmental Chemistry of DMSP and Related Sulfonium Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.191-201, 1996, 978-1-4613-0377-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4613-0377-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9582,51 +9582,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arms race in a drop of sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9635,65 +9635,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9761,51 +9761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCF17D35"/>
+    <w:nsid w:val="4C3B16DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9992,51 +9992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irlbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irlbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>