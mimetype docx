--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -985,429 +985,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phycoerythrobilin isomerization activity of MpeV in Synechococcus sp. WH8020 is prevented by the presence of a histidine at position 141 within its phycoerythrin-I β-subunit substrate</w:t>
+                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay A Carrigee</w:t>
+                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob P Frick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C Trinidad</w:t>
+                <w:t xml:space="preserve">Audrey Guéneuguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.1011189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1011189⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854368v1</w:t>
+                <w:t xml:space="preserve">hal-03768045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Guéneuguès</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768045v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">The phycoerythrobilin isomerization activity of MpeV in Synechococcus sp. WH8020 is prevented by the presence of a histidine at position 141 within its phycoerythrin-I β-subunit substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay A Carrigee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob P Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xindi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Jonathan C Trinidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1011189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1011189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971550v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple photolyases protect the marine cyanobacterium Synechococcus from ultraviolet radiation</w:t>
               </w:r>
@@ -1785,831 +1785,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark Hoebeke</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988562v1</w:t>
+                <w:t xml:space="preserve">hal-03971277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jef Huisman</w:t>
+                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maayke Stomp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Aerts</w:t>
+                <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999397v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of an alternative dual-enzyme system for light color acclimation of marine $Synechococcus$ cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kes Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2019715118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadzio Holtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
+                <w:t xml:space="preserve">Maayke Stomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Frick</w:t>
+                <w:t xml:space="preserve">Levi Biersteker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Karty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Jeroen Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, pp.100031. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971277v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling membrane thermoregulation strategies in marine picocyanobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Breton</w:t>
+                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Julie Haguait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 225 (6), pp.2396-2410. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323286v1</w:t>
+                <w:t xml:space="preserve">hal-02929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling membrane thermoregulation strategies in marine picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haguait</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (6), pp.2396-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929424v1</w:t>
+                <w:t xml:space="preserve">hal-02323286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t>
               </w:r>
@@ -2634,89 +2634,89 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haguait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2742,90 +2742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between differentially expressed enzymes contributes to light color acclimation in marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph E Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (13), pp.6457-6462. </w:t>
@@ -2993,64 +2993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacclimation and genome adaptation of the membrane lipidome in marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,710 +3735,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive thermostability of light-harvesting complexes in marine picocyanobacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke J. van Baren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akram Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.102⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509871v1</w:t>
+                <w:t xml:space="preserve">hal-01490543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive thermostability of light-harvesting complexes in marine picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172135. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.112 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490543v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E. Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Xia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Jonathan A. Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Suzuki</w:t>
+                <w:t xml:space="preserve">Animesh Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Guo</w:t>
+                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1), pp.142-158 </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (21), pp.6077-6082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377154v1</w:t>
+                <w:t xml:space="preserve">hal-01320666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
+                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Doré</w:t>
+                <w:t xml:space="preserve">Xiaomin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Koji Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.142-158 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331214v1</w:t>
+                <w:t xml:space="preserve">hal-01377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animesh Shukla</w:t>
+                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (21), pp.6077-6082. </w:t>
+              <w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320666v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseScaffolder: an algorithm for the semi-automatic scaffolding of Next Generation Sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4777,960 +4777,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Ball</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+                <w:t xml:space="preserve">hal-00817749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mark Cock</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817749v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
+                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. K. W. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. W. Lomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. R. Landry</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939662v1</w:t>
+                <w:t xml:space="preserve">hal-01094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phycoerythrin-specific bilin lyase-isomerase controls blue-green chromatic acclimation in marine Synechococcus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avijit Biswas</w:t>
+                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan A Karty</w:t>
+                <w:t xml:space="preserve">W. K. W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Lomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1211777109⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01071892v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-locus sequence analysis, taxonomic resolution and biogeography of marine Synechococcus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+                <w:t xml:space="preserve">Phycoerythrin-specific bilin lyase-isomerase controls blue-green chromatic acclimation in marine Synechococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animesh Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02514.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (49), pp.20136-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1211777109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218506v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prochlorococcus and Synechococcus have Evolved Different Adaptive Mechanisms to Cope with Light and UV Stress.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Multi-locus sequence analysis, taxonomic resolution and biogeography of marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Scanlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00285⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02514.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815833v1</w:t>
+                <w:t xml:space="preserve">hal-01218506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Prochlorococcus and Synechococcus have Evolved Different Adaptive Mechanisms to Cope with Light and UV Stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.6. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094087v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex microbiome underlying secondary and primary metabolism in the tunicate-Prochloron symbiosis</w:t>
               </w:r>
@@ -6023,64 +6023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.204. </w:t>
@@ -6343,64 +6343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of marine Picocyanobacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phycourobilin in trichromatic phycocyanin from oceanic cyanobacteria is formed post-translationally by a phycoerythrobilin lyase-isomerase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Jun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,64 +6758,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,437 +6873,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Joubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476860v1</w:t>
+                <w:t xml:space="preserve">hal-05480584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyree J. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00338622v1</w:t>
+                <w:t xml:space="preserve">hal-00476860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
+                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.R259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05480584v1</w:t>
+                <w:t xml:space="preserve">hal-00338622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
               </w:r>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188, pp.3345 - 3356. </w:t>
@@ -7815,278 +7815,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
+                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Six</w:t>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Thomas</w:t>
+                <w:t xml:space="preserve">F. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brahamsha</w:t>
+                <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lemoine</w:t>
+                <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663373v1</w:t>
+                <w:t xml:space="preserve">hal-01663376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vaulot</w:t>
+                <w:t xml:space="preserve">J. C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Gall</w:t>
+                <w:t xml:space="preserve">B. Brahamsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guillou</w:t>
+                <w:t xml:space="preserve">Y. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame035017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663376v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-light-adapted Prochlorococcus species possess specific antennae for each photosystem.</w:t>
               </w:r>
@@ -8208,290 +8208,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
+                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893870v1</w:t>
+                <w:t xml:space="preserve">hal-03163409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (2), pp.135 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t>
               </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,415 +8643,436 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Irlbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Babin</w:t>
+                <w:t xml:space="preserve">Horst Irlbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 3 (3), pp.168-75</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 3 (3), pp.168-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2001.00173.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yh Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9061,518 +9082,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucas J. Stal; Mariana Silvia Cretoiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.103-157, 2022, The Microbiomes of Humans, Animals, Plants, and the Environment, 978-3-030-90383-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90383-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (1), 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471142956.cy1112s11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Living Color</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and importance of picoplanktonic DMSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald P. Kiene; Pieter T. Visscher; Maureen D. Keller; Gunter O. Kirst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological and Environmental Chemistry of DMSP and Related Sulfonium Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.191-201, 1996, 978-1-4613-0377-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4613-0377-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9582,51 +9603,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arms race in a drop of sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9635,65 +9656,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9761,51 +9782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C3B16DA"/>
+    <w:nsid w:val="E8362644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9992,51 +10013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irlbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Irlbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2001.00173.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9CFA2D231DF7DEDE9C1DECB5DA33BB900F1FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>