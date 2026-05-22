--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,8037 +315,8054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light color between marine &amp;lt;i&amp;gt;Synechococcus&amp;lt;/i&amp;gt; strains with fixed and variable pigmentation</w:t>
+                <w:t xml:space="preserve">Assessing phytoplankton community composition using in-situ multispectral excitation fluorescence and potential for application to BGC-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Clairet</w:t>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00087-25⟩</w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-6418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218257v1</w:t>
+                <w:t xml:space="preserve">hal-05616950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition for light color between marine &amp;lt;i&amp;gt;Synechococcus&amp;lt;/i&amp;gt; strains with fixed and variable pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (8), pp.e00087-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00087-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962714v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light color regulation of photosynthetic antennae biogenesis in marine phytoplankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avijit Biswas</w:t>
+                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anna Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théophile Grébert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae115⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725332v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential acclimation kinetics of the two forms of type IV chromatic acclimaters occurring in marine Synechococcus cyanobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light color regulation of photosynthetic antennae biogenesis in marine phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1349322⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467770v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">Differential acclimation kinetics of the two forms of type IV chromatic acclimaters occurring in marine Synechococcus cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1349322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1349322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238382v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guéneuguès</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768045v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple photolyases protect the marine cyanobacterium Synechococcus from ultraviolet radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allissa Haney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.01511-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01511-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971550v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phycoerythrobilin isomerization activity of MpeV in Synechococcus sp. WH8020 is prevented by the presence of a histidine at position 141 within its phycoerythrin-I β-subunit substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndsay A Carrigee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob P Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xindi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C Trinidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1011189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1011189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple photolyases protect the marine cyanobacterium Synechococcus from ultraviolet radiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure and molecular mechanism of an E/F type bilin lyase-isomerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kehoe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indika Kumarapperuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kes Lynn Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linta Biju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irin Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01511-22⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.564-574.E3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778941v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and molecular mechanism of an E/F type bilin lyase-isomerase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linta Biju</w:t>
+                <w:t xml:space="preserve">Global Phylogeography of Marine Synechococcus in Coastal Areas Reveals Strong Community Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irin Tom</w:t>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (4), pp.564-574.E3. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2022.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00656-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631913v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of pigment types in marine $Synechococcus$ cyanobacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
+                <w:t xml:space="preserve">Mathilde Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Humily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Audrey Guéneuguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641745v1</w:t>
+                <w:t xml:space="preserve">hal-03768045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and evolution of pigment types in marine $Synechococcus$ cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
+                <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Frick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.evac035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971277v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MpeV is a lyase isomerase that ligates a doubly linked phycourobilin on the β-subunit of phycoerythrin I and II in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsay Carrigee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark Hoebeke</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988562v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of an alternative dual-enzyme system for light color acclimation of marine $Synechococcus$ cyanobacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam A Nguyen</w:t>
+                <w:t xml:space="preserve">Cyanorak v2.1: a scalable information system dedicated to the visualization and expert curation of marine and brackish picocyanobacteria genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Pokhrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Mark Hoebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2019715118⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (D1), pp.D667-D676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153666v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular bases of an alternative dual-enzyme system for light color acclimation of marine $Synechococcus$ cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadzio Holtrop</w:t>
+                <w:t xml:space="preserve">Suman Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jef Huisman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Aerts</w:t>
+                <w:t xml:space="preserve">Kes Lynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2019715118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999397v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">Vibrational modes of water predict spectral niches for photosynthesis in lakes and oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadzio Holtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maayke Stomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Doré</w:t>
+                <w:t xml:space="preserve">Levi Biersteker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haguait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Pittera</w:t>
+                <w:t xml:space="preserve">Jeroen Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929424v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling membrane thermoregulation strategies in marine picocyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 225 (6), pp.2396-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haguait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Humily</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938656v1</w:t>
+                <w:t xml:space="preserve">hal-02929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between differentially expressed enzymes contributes to light color acclimation in marine Synechococcus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suman Pokhrel</w:t>
+                <w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haguait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810491116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322866v1</w:t>
+                <w:t xml:space="preserve">hal-02938656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic Acclimation in Cyanobacteria: A Diverse and Widespread Process for Optimizing Photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Interplay between differentially expressed enzymes contributes to light color acclimation in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph E Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-020518-115738⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (13), pp.6457-6462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810491116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322722v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacclimation and genome adaptation of the membrane lipidome in marine Synechococcus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Breton</w:t>
+                <w:t xml:space="preserve">Chromatic Acclimation in Cyanobacteria: A Diverse and Widespread Process for Optimizing Photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (1), pp.407-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-020518-115738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699416v1</w:t>
+                <w:t xml:space="preserve">hal-02322722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Thermoacclimation and genome adaptation of the membrane lipidome in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pittera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.612-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971071v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772758v1</w:t>
+                <w:t xml:space="preserve">hal-03971071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of photosynthetic performances of marine picocyanobacteria with different configurations of the oxygen-evolving complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138 (1), pp.57 - 71. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-018-0539-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823168v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to Blue Light in Marine Synechococcus Requires MpeU, an Enzyme with Similarity to Phycoerythrobilin Lyase Isomerases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of photosynthetic performances of marine picocyanobacteria with different configurations of the oxygen-evolving complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania M. Mahmoud</w:t>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph E. Sanfilippo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00243⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (1), pp.57 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-018-0539-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490531v1</w:t>
+                <w:t xml:space="preserve">hal-01823168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation to Blue Light in Marine Synechococcus Requires MpeU, an Enzyme with Similarity to Phycoerythrobilin Lyase Isomerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania M. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E. Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie L. Cuvelier</w:t>
+                <w:t xml:space="preserve">Adam A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Akram Tariq</w:t>
+                <w:t xml:space="preserve">Johann A. Strnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490543v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive thermostability of light-harvesting complexes in marine picocyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pittera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.112 - 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam A. Nguyen</w:t>
+                <w:t xml:space="preserve">Responses of the picoprasinophyte Micromonas commoda to light and ultraviolet stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A. Karty</w:t>
+                <w:t xml:space="preserve">Marijke J. van Baren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animesh Shukla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
+                <w:t xml:space="preserve">Muhammad Akram Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320666v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-regulating genomic island encoding tandem regulators confers chromatic acclimation to marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E. Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan A. Karty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Xia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Animesh Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Suzuki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cui Guo</w:t>
+                <w:t xml:space="preserve">Wendy M. Schluchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (21), pp.6077-6082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600625113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377154v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography and pigment type diversity of Synechococcus cyanobacteria in surface waters of the northwestern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Doré</w:t>
+                <w:t xml:space="preserve">Koji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+                <w:t xml:space="preserve">Cui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.142-158 </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331214v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiseScaffolder: an algorithm for the semi-automatic scaffolding of Next Generation Sequencing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Delineating ecologically significant taxonomic units from global patterns of marine picocyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 pp.281. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (24), pp.E3365-E3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0705-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1524865113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193001v1</w:t>
+                <w:t xml:space="preserve">hal-01331214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">WiseScaffolder: an algorithm for the semi-automatic scaffolding of Next Generation Sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory K. Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
+                <w:t xml:space="preserve">Gwendoline Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0705-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100993v1</w:t>
+                <w:t xml:space="preserve">hal-01193001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gene Island with Two Possible Configurations Is Involved in Chromatic Acclimation in Marine Synechococcus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Development of a targeted metagenomic approach to study a genomic region involved in light harvesting in marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ratin</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (2), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218505v1</w:t>
+                <w:t xml:space="preserve">hal-01100993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Gene Island with Two Possible Configurations Is Involved in Chromatic Acclimation in Marine Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory K. Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e84459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817749v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094087v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CyanoLyase: a database of phycobilin lyase sequences, motifs and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. K. W. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. R. Landry</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00939662v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phycoerythrin-specific bilin lyase-isomerase controls blue-green chromatic acclimation in marine Synechococcus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avijit Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A Karty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (49), pp.20136-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1211777109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-locus sequence analysis, taxonomic resolution and biogeography of marine Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.372-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02514.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prochlorococcus and Synechococcus have Evolved Different Adaptive Mechanisms to Cope with Light and UV Stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2012.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex microbiome underlying secondary and primary metabolism in the tunicate-Prochloron symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. K. W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed S. Donia</w:t>
+                <w:t xml:space="preserve">M. W. Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Florian Fricke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sherif I. Elshahawi</w:t>
+                <w:t xml:space="preserve">M. R. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1111712108⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01218508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+                <w:t xml:space="preserve">Complex microbiome underlying secondary and primary metabolism in the tunicate-Prochloron symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed S. Donia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Florian Fricke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mazard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">James Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Sherif I. Elshahawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (51), pp.E1423-E1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1111712108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218507v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet stress delays chromosome replication in light/dark synchronized cells of the marine cyanobacterium Prochlorococcus marinus PCC9511.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kolowrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">S. Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boutte</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-204⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529495v1</w:t>
+                <w:t xml:space="preserve">hal-01218507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prochlorococcus: Advantages and Limits of Minimalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet stress delays chromosome replication in light/dark synchronized cells of the marine cyanobacterium Prochlorococcus marinus PCC9511.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kolowrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218511v1</w:t>
+                <w:t xml:space="preserve">hal-00529495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community genomics in eastern Mediterranean Sea surface waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prochlorococcus: Advantages and Limits of Minimalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2009.92⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Annual Review of Marine Science, 2, pp.305-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218512v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological genomics of marine Picocyanobacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
+                <w:t xml:space="preserve">Microbial community genomics in eastern Mediterranean Sea surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roi Feingersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shmoish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufresne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Itai Sharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazalah Sabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MMBR.00035-08⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2009.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406529v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosystem I gene cassettes are present in marine virus genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariella Alperovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Rohwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 461 (7261), pp.258-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature08284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phycourobilin in trichromatic phycocyanin from oceanic cyanobacteria is formed post-translationally by a phycoerythrobilin lyase-isomerase.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xian-Jun Wu</w:t>
+                <w:t xml:space="preserve">Ecological genomics of marine Picocyanobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Scanlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Zhang</w:t>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M809784200⟩</w:t>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (2), pp.249-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.00035-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529452v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David J. Scanlan</w:t>
+                <w:t xml:space="preserve">Phycourobilin in trichromatic phycocyanin from oceanic cyanobacteria is formed post-translationally by a phycoerythrobilin lyase-isomerase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian-Jun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r90⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (14), pp.9290-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809784200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338634v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+                <w:t xml:space="preserve">Unraveling the genomic mosaic of a ubiquitous genus of marine cyanobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.R90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05480584v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-induced phycobilisome dismantling in the marine picocyanobacterium Synechococcus sp. WH8102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Joubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-007-9170-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Six</w:t>
+                <w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyree J. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338622v1</w:t>
+                <w:t xml:space="preserve">hal-00476860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
+                <w:t xml:space="preserve">Diversity and evolution of phycobilisomes in marine Synechococcus spp.: a comparative genomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.R259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2007-8-12-r259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164247v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Bases of Type IV Chromatic Adaptation in Marine &amp;lt;i&amp;gt;Synechococcus&amp;lt;/i&amp;gt; spp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rombauts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Everroad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Z Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.188.9.3345-3356.2006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682117v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Novel Phycoerythrin-Associated Linker Proteins in the Marine Cyanobacterium Synechococcus sp. Strain WH8102</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Biochemical Bases of Type IV Chromatic Adaptation in Marine &amp;lt;i&amp;gt;Synechococcus&amp;lt;/i&amp;gt; spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Everroad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Zal</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 187 (5), pp.1685-1694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.5.1685-1694.2005⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 188, pp.3345 - 3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.188.9.3345-3356.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924512v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Nature and Phylogeny of Prasinophyte Antenna Proteins: Ostreococcus tauri, a Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Two Novel Phycoerythrin-Associated Linker Proteins in the Marine Cyanobacterium Synechococcus sp. Strain WH8102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Worden</w:t>
+                <w:t xml:space="preserve">Yves Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Zal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msi220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (5), pp.1685-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.5.1685-1694.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924549v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights into the Nature and Phylogeny of Prasinophyte Antenna Proteins: Ostreococcus tauri, a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vaulot</w:t>
+                <w:t xml:space="preserve">Francisco Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Gall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Partensky</w:t>
+                <w:t xml:space="preserve">Hervé Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (11), pp.2217-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msi220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663376v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Six</w:t>
+                <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Thomas</w:t>
+                <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663373v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-light-adapted Prochlorococcus species possess specific antennae for each photosystem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysiology of the marine cyanobacterium Synechococcus sp. WH8102, a new model organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Bibby</w:t>
+                <w:t xml:space="preserve">B. Brahamsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Barber</w:t>
+                <w:t xml:space="preserve">Y. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature01933⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame035017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00529710v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-light-adapted Prochlorococcus species possess specific antennae for each photosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Bibby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+                <w:t xml:space="preserve">J. Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 424 (6952), pp.1051-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature01933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t>
               </w:r>
@@ -8370,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8490,90 +8507,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t>
@@ -8605,474 +8622,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of antenna and core genes in Prochlorococcus PCC 9511 (Oxyphotobacteria) grown under a modulated light-dark cycle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2001.00173.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529712v1</w:t>
+                <w:t xml:space="preserve">hal-03163409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of antenna and core genes in Prochlorococcus PCC 9511 (Oxyphotobacteria) grown under a modulated light-dark cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Morel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horst Irlbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holtzendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (3), pp.168-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2001.00173.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476492v1</w:t>
+                <w:t xml:space="preserve">hal-00529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Partensky</w:t>
+                <w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yh Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663432v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9082,518 +9216,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucas J. Stal; Mariana Silvia Cretoiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.103-157, 2022, The Microbiomes of Humans, Animals, Plants, and the Environment, 978-3-030-90383-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90383-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA/RNA Analysis of Phytoplankton by Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (1), 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471142956.cy1112s11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Living Color</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and importance of picoplanktonic DMSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald P. Kiene; Pieter T. Visscher; Maureen D. Keller; Gunter O. Kirst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological and Environmental Chemistry of DMSP and Related Sulfonium Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.191-201, 1996, 978-1-4613-0377-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4613-0377-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9603,118 +9737,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arms race in a drop of sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9782,51 +9916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8362644"/>
+    <w:nsid w:val="5392BF73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10013,51 +10147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Irlbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2001.00173.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9CFA2D231DF7DEDE9C1DECB5DA33BB900F1FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-partensky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1274-4050" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08555006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6418" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Gouriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00087-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kehoe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Biswas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467770v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1349322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allissa Haney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanfilippo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kehoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01511-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay A Carrigee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P Frick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xindi Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Karty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Trinidad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1011189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indika Kumarapperuma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn Joseph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linta Biju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irin Tom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2022.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971550v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00656-22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971277v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Carrigee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Frick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Karty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa958" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Pokhrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kes Lynn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2019715118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadzio Holtrop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayke Stomp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Biersteker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01330-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Sanfilippo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810491116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kehoe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-020518-115738" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01699416v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13985" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0539-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania M. Mahmoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Sanfilippo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Strnat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00243" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Cuvelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra C. Ortiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke J. van Baren" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akram Tariq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Karty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Shukla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Schluchter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600625113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Xia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Suzuki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13541" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524865113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01193001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0705-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084459" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1091" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211777109" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02514.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X087BJ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2012.00285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. Donia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Florian Fricke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cox" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif I. Elshahawi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1111712108" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolowrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Alperovitch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Rohwer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Haynes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Glaser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08284" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00035-08" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Jun Wu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809784200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r90" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Joubin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holtzendorff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-007-9170-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CDV9W9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-12-r259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Everroad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.188.9.3345-3356.2006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924512v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.5.1685-1694.2005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Worden" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi220" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brahamsha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bibby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nield" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barber" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3NCKTPXR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Irlbacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2001.00173.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9CFA2D231DF7DEDE9C1DECB5DA33BB900F1FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hess" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90383-1_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142956.cy1112s11" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608212v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belviso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christaki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0377-0_17" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>