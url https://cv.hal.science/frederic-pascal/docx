--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -332,785 +332,785 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Parameter Estimation of Perturbed Multivariate Generalized Gaussian Distributions</w:t>
+                <w:t xml:space="preserve">A Flexible EM-like Clustering Algorithm for Noisy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Ouzir</w:t>
+                <w:t xml:space="preserve">Violeta Roizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (5), pp.2709 - 2721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3453509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3337195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366765v2</w:t>
+                <w:t xml:space="preserve">hal-04366787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible EM-like Clustering Algorithm for Noisy Data</w:t>
+                <w:t xml:space="preserve">Deinterleaving RADAR emitters with optimal transport distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Roizman</w:t>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (5), pp.2709 - 2721. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3337195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3367287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366787v1</w:t>
+                <w:t xml:space="preserve">hal-04473098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinterleaving RADAR emitters with optimal transport distances</w:t>
+                <w:t xml:space="preserve">Choosing the parameter of the Fermat distance: navigating geometry and noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Mottier</w:t>
+                <w:t xml:space="preserve">Frédéric Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Laure Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Groisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3367287⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2835-8856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2311.18663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473098v1</w:t>
+                <w:t xml:space="preserve">hal-04317396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the parameter of the Fermat distance: navigating geometry and noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex Parameter Estimation of Perturbed Multivariate Generalized Gaussian Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ferraris</w:t>
+                <w:t xml:space="preserve">Nora Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Groisman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2835-8856. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2311.18663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3453509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317396v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Matrix Estimation of Texture Correlated Compound-Gaussian Vectors for Adaptive Radar Detection</w:t>
+                <w:t xml:space="preserve">A Robust and Flexible EM Algorithm for Mixtures of Elliptical Distributions with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çagatay Candan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3221385⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.1--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3267994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014771v1</w:t>
+                <w:t xml:space="preserve">hal-04317202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine Equivariant Tyler's M-Estimator Applied to Tail Parameter Learning of Elliptical Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.1017-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2023.3301341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust and Flexible EM Algorithm for Mixtures of Elliptical Distributions with Missing Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Covariance Matrix Estimation of Texture Correlated Compound-Gaussian Vectors for Adaptive Radar Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çagatay Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71, pp.1--25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (3), pp.3009-3020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3267994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3221385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317202v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1252,51 +1252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,958 +1324,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on statistical signal processing solutions and advances for data science: Complex, dynamic and large-scale settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Muma</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yongchan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 182, pp.107892. </w:t>
+              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436657v1</w:t>
+                <w:t xml:space="preserve">hal-03273066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on statistical signal processing solutions and advances for data science: Complex, dynamic and large-scale settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongchan Gao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Michael Muma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
+              <w:t xml:space="preserve">, 2021, 182, pp.107892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273066v1</w:t>
+                <w:t xml:space="preserve">hal-03436657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
+                <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Drašković</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.8643-8654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00500-020-04840-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399618v1</w:t>
+                <w:t xml:space="preserve">hal-02508748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shrinking the eigenvalues of M-estimators of covariance matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.256 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3043952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976900v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gordana Drašković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.8643-8654. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.107282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00500-020-04840-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508748v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking the eigenvalues of M-estimators of covariance matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.256 - 269. </w:t>
+              <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3043952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105531v1</w:t>
+                <w:t xml:space="preserve">hal-02976900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Performance of Low Rank Adaptive Filters in the Large Dimensional Regime</w:t>
+                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Combernoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2019.2906418⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (19), pp.4964-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083430v1</w:t>
+                <w:t xml:space="preserve">hal-02399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Performance of Low Rank Adaptive Filters in the Large Dimensional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (19), pp.4964-4975. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.3347 - 3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2019.2906418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399630v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$M$ -NL: Robust NL-Means Approach for PolSAR Images Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2322,64 +2322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Low-Rank Adaptive Normalized Matched Filter Test Under a Large Dimension Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,304 +2420,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Low-Rank Filters for MIMO-STAP based on an Orthogonal Tensorial Decomposition</w:t>
+                <w:t xml:space="preserve">Optimal Design of the Adaptive Normalized Matched Filter Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.1208-1220. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.755-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2017.2776679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/taes.2017.2766538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789076v1</w:t>
+                <w:t xml:space="preserve">hal-01242462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of the Adaptive Normalized Matched Filter Detector</w:t>
+                <w:t xml:space="preserve">New Low-Rank Filters for MIMO-STAP based on an Orthogonal Tensorial Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Kammoun</w:t>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Couillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (2), pp.755-769. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1208-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taes.2017.2766538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2017.2776679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242462v1</w:t>
+                <w:t xml:space="preserve">hal-01789076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the statistical properties of M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (16), pp.4253-4263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ANMF Detection in Noncentered Impulsive Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bias-compensated MUSIC for small number of samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,64 +2972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive non zero-mean Gaussian detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (2), pp.1117 - 1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3057,291 +3057,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order statistics of robust estimators of scatter. Application to GLRT detection for elliptical signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Convergence and Fluctuations of Regularized Tyler Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143, pp.249-274. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.1048-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2015.2494858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262635v1</w:t>
+                <w:t xml:space="preserve">hal-01377665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and Fluctuations of Regularized Tyler Estimators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Second order statistics of robust estimators of scatter. Application to GLRT detection for elliptical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (4), pp.1048-1060. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.249-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsp.2015.2494858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377665v1</w:t>
+                <w:t xml:space="preserve">hal-01262635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des matrices aléatoires robustes et applications à la détection radar 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Théorie des Matrices Aléatoires et Applications, 33 (2-3), pp.321-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (8), pp.1986-1998. </w:t>
@@ -3503,1036 +3503,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral anomaly detectors using robust estimators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian Nonparametric Model Coupled with a Markov Random Field for Change Detection in Heterogeneous Remote Sensing Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2453014⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 9 (n° 4), pp. 1889-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1047908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377668v1</w:t>
+                <w:t xml:space="preserve">hal-01416149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimation in Heterogeneous Low Rank Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral anomaly detectors using robust estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.720-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2453014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2599494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377662v1</w:t>
+                <w:t xml:space="preserve">hal-01377668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Nonparametric Model Coupled with a Markov Random Field for Change Detection in Heterogeneous Remote Sensing Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimation in Heterogeneous Low Rank Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Giros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 9 (n° 4), pp. 1889-1921. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (22), pp.5794-5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1047908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2599494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416149v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of a recent change detection method for homogeneous and heterogeneous images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A New Multivariate Statistical Model for Change Detection in Images Acquired by Homogeneous and Heterogeneous Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Prendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.799-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2387013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251780v1</w:t>
+                <w:t xml:space="preserve">hal-01127988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The random matrix regime of Maronna’s M-estimator with elliptically distributed samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 139, pp.56-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multivariate Statistical Model for Change Detection in Images Acquired by Homogeneous and Heterogeneous Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Convergence of Maronna's M-Estimators of Scatter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2367547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2387013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01127988v1</w:t>
+                <w:t xml:space="preserve">hal-01251753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence of Maronna's M-Estimators of Scatter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clutter Subspace Estimation in Low Rank Heterogeneous Noise Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (9), pp.2173-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2403284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2367547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251753v1</w:t>
+                <w:t xml:space="preserve">hal-01167526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutter Subspace Estimation in Low Rank Heterogeneous Noise Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of a recent change detection method for homogeneous and heterogeneous images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2403284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167526v1</w:t>
+                <w:t xml:space="preserve">hal-01251780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting persymmetry for low-rank Space Time Adaptive Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (4), pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4566,90 +4566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank filter and detector for multidimensional data based on an alternative unfolding HOSVD: application to polarimetric STAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4683,77 +4683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimates of Covariance Matrices in Large Dimensional Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (11), pp.7269 - 7278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4787,64 +4787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Robust Shrinkage Estimator and Its Application to STAP Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihui Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4904,77 +4904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Properties of Robust Complex Covariance Matrix Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (13), page 3348 - 3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,77 +5008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Estimation For Multivariate Generalized Gaussian Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,77 +5138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of two Low-Rank STAP Filters in a Heterogeneous Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.57 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5255,77 +5255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the bias of the normalized sample covariance matrix in a heterogeneous noise with application to low rank STAP filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.514-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5353,927 +5353,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAP à Rand Réduit, Robuste et Persymétrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ts.28.143-170⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659841v1</w:t>
+                <w:t xml:space="preserve">hal-00638825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (4), pp.2376-2390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.113-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.28.113-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638825v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.567 - 576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.28.113-142⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00659845v1</w:t>
+                <w:t xml:space="preserve">hal-00638829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">STAP à Rand Réduit, Robuste et Persymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.567 - 576. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.143-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.28.143-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638829v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556226v1</w:t>
+                <w:t xml:space="preserve">hal-00555844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555844v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherency Matrix Estimation of Heterogeneous Clutter in High-Resolution Polarimetric SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6320,51 +6320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirical Likelihood method applied to covariance matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,434 +6418,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of covariance matrix estimates in impulsive noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.2206-2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.914311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816367v1</w:t>
+                <w:t xml:space="preserve">hal-00353591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of covariance matrix estimates in impulsive noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.2206-2217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.914311⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.4563-4573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353591v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (10), pp.4563-4573. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353594v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First and Second Order Moments of the Normalized Sample Covariance Matrix of Spherically Invariant Random Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bausson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tiomoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forty-first International Conference on Machine Learning (ICML 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,1913 +7039,1913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based Multi Task Learning: a Random Matrix Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning, PMLR 202</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420009v2</w:t>
+                <w:t xml:space="preserve">hal-04249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">FEMDA: Une méthode de classification robuste et flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226626v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de Gradient Boosting d'Arbre de Décision explicative basée sur l'algorithme de Frank-Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMDA: Une méthode de classification robuste et flexible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254165v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Algorithme EM régularisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249018v1</w:t>
+                <w:t xml:space="preserve">hal-04254186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme EM régularisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Regularized EM Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254186v1</w:t>
+                <w:t xml:space="preserve">hal-04254175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized EM Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04254175v1</w:t>
+                <w:t xml:space="preserve">hal-04213775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PCA-based Multi Task Learning: a Random Matrix Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tiomoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 40th International Conference on Machine Learning, PMLR 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States. pp.34280-34300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213775v1</w:t>
+                <w:t xml:space="preserve">hal-03420009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust classification with flexible discriminant analysis in heterogeneous data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Désentrelacement et classification de signaux RADAR basés sur des distances de transport optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620144v1</w:t>
+                <w:t xml:space="preserve">hal-03851279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Désentrelacement et classification des émetteurs RADARs basés sur l'utilisation des distances de Transport Optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856816v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désentrelacement et classification des émetteurs RADARs basés sur l'utilisation des distances de Transport Optimal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881736v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désentrelacement et classification de signaux RADAR basés sur des distances de transport optimal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">FEMDA : une méthode de classification robuste et flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851279v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMDA : une méthode de classification robuste et flexible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Houdouin</w:t>
+                <w:t xml:space="preserve">RADAR Emitter Classification with Optimal Transport Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288999v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR Emitter Classification with Optimal Transport Distances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909967⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, France. pp.5772-5776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869152v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à distance finie d'un R-estimateur pour la matrice de forme des distributions symétriques elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust classification with flexible discriminant analysis in heterogeneous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Houdouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
+                <w:t xml:space="preserve">M Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Singapore, France. pp.5772-5776, </w:t>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763278v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust clustering and outlier rejection using the Mahalanobis distance distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved estimation of the degree of freedom parameter of multivariate t-distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287356⟩</w:t>
+              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco54536.2021.9616162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436669v1</w:t>
+                <w:t xml:space="preserve">hal-03436848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved estimation of the degree of freedom parameter of multivariate t-distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust clustering and outlier rejection using the Mahalanobis distance distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Roizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel P Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland. </w:t>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2448-2452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco54536.2021.9616162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436848v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deinterleaving and Clustering unknown RADAR pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radar Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, ATLANTA (virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9005,51 +9005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9083,90 +9083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Change Detection for Polsar Image Time Series: A New Clustering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Roizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.56-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9194,677 +9194,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Estimators of Scatter with Eigenvalue Shrinkage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.5305-5309, </w:t>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591476v1</w:t>
+                <w:t xml:space="preserve">hal-02571084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
+                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976889v1</w:t>
+                <w:t xml:space="preserve">hal-02976918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
+                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976918v1</w:t>
+                <w:t xml:space="preserve">hal-02976889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M-Estimators of Scatter with Eigenvalue Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.5305-5309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571084v1</w:t>
+                <w:t xml:space="preserve">hal-02591476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing Eigenvalues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682906⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186196v1</w:t>
+                <w:t xml:space="preserve">hal-02485823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fusing Eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Basiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4968-4972, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485823v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Low Rank Detector in the High Dimensional Regime</w:t>
               </w:r>
@@ -9889,51 +9889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9967,77 +9967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new clustering algorithm for PolSAR images segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Roizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10071,77 +10071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10283,64 +10283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the statistical properties of M-estimators and application to signal detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,77 +10365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Portfolios Global Performance with Robust Covariance Matrix Estimation: Application to the Maximum Variety Portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10482,77 +10482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toeplitz-Tyler Estimation of the Model Order in Large Dimensional Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4489-4493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10580,10980 +10580,10980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model order selection in large dimension regime for complex elliptically symmetric noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692642v1</w:t>
+                <w:t xml:space="preserve">hal-01816123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep robust regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvi Diskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Wiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curacao, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692623v1</w:t>
+                <w:t xml:space="preserve">hal-01816119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep robust regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ami Wiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816119v1</w:t>
+                <w:t xml:space="preserve">hal-01692623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816123v1</w:t>
+                <w:t xml:space="preserve">hal-02486099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New model order selection in large dimension regime for complex elliptically symmetric noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486099v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New properties for Tyler’s covariance matrix estimator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of Adaptive Normalized Matched Filter For Large Antenna Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim-Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/acssc.2016.7869161⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Majorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634293v1</w:t>
+                <w:t xml:space="preserve">hal-01633446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust RMT for covariance matrix estimation and applications to signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Adaptive Normalized Matched Filter For Large Antenna Arrays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Palma de Majorca, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551722⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633446v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New properties for Tyler’s covariance matrix estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
+              <w:t xml:space="preserve">50th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Pacific Grove, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acssc.2016.7869161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323380v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic performance of the Low Rank Adaptive Normalized Matched Filter in a large dimensional regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation robuste dans le régime des grandes matrices aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226381v1</w:t>
+                <w:t xml:space="preserve">hal-01325047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres adaptatifs rang faible : analyse de performances en grandes dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection and Estimation in Hyperspectral Imaging Using RMT Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226413v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Properties of the Robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2594-2598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226415v1</w:t>
+                <w:t xml:space="preserve">hal-01270119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection for optical and radar images using a Bayesian nonparametric model coupled with a Markov random field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Second order statistics of bilinear forms of robust scatter estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp. 1513-1517, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377333v1</w:t>
+                <w:t xml:space="preserve">hal-01262625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order statistics of bilinear forms of robust scatter estimators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Change detection for optical and radar images using a Bayesian nonparametric model coupled with a Markov random field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp. 1513-1517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262625v1</w:t>
+                <w:t xml:space="preserve">hal-01377333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic detection performance of the robust ANMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.524 - 528, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Properties of the Robust ANMF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Filtres adaptatifs rang faible : analyse de performances en grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270119v1</w:t>
+                <w:t xml:space="preserve">hal-01226413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection and Estimation in Hyperspectral Imaging Using RMT Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325087v1</w:t>
+                <w:t xml:space="preserve">hal-01226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste dans le régime des grandes matrices aléatoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325047v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325083v1</w:t>
+                <w:t xml:space="preserve">hal-01262631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic performance of the Low Rank Adaptive Normalized Matched Filter in a large dimensional regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2599 - 2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262631v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of the clutter subspace for a Low Rank heterogeneous noise under high Clutter to Noise Ratio assumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853559⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024200v1</w:t>
+                <w:t xml:space="preserve">hal-01010418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performances of Low Rank Detectors Based on Random Matrix Theory with Application to STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.n/c, </w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010392v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust M-estimator of scatter for large elliptical samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pascal</w:t>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSP'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092916v1</w:t>
+                <w:t xml:space="preserve">hal-01010392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+                <w:t xml:space="preserve">Robust M-estimator of scatter for large elliptical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE SSP'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010418v1</w:t>
+                <w:t xml:space="preserve">hal-01092916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Low Rank Detectors Based on Random Matrix Theory with Application to STAP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084420v1</w:t>
+                <w:t xml:space="preserve">hal-01059726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shrinkage covariance matrix estimator applied to STAP detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
+              <w:t xml:space="preserve">SSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.324 - 327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059726v1</w:t>
+                <w:t xml:space="preserve">hal-01104073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage covariance matrix estimator applied to STAP detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">A multivariate statistical model for multiple images acquired by homogeneous or heterogeneous sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.324 - 327, </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104073v1</w:t>
+                <w:t xml:space="preserve">hal-01104184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate statistical model for multiple images acquired by homogeneous or heterogeneous sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854628⟩</w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104184v1</w:t>
+                <w:t xml:space="preserve">hal-01084418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
+                <w:t xml:space="preserve">Robust estimation of the clutter subspace for a Low Rank heterogeneous noise under high Clutter to Noise Ratio assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Forster</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084418v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution limite dans un contexte de localisation active de sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust covariance matrices estimation and applications to SAR and Hyper- spectral images processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
+              <w:t xml:space="preserve">CIMI Image Processing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870567v1</w:t>
+                <w:t xml:space="preserve">hal-00935337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical performance of a tensor music algorithm based on HOSVD for a mixture of polarized sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust covariance matrices estimation and applications in signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journée du GDR ISIS "Estimation et traitement statistique en grande dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871220v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871219v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Low-Rank Filter based on the AU-HOSVD for MIMO STAP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Random matrix theory applied to low rank STAP detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 5th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2013) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933556v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimates of covariance matrices in large dimensional regime and application to array processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935366v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Low-Rank Filter based on the AU-HOSVD for MIMO STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 5th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint Martin, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935510v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des Matrices Aléatoires Appliquée à la Détection STAP Rang Faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
+                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934285v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random matrix theory applied to low rank STAP detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Estimates of covariance matrices in large dimensional regime and application to array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935546v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">CFAR Hierarchical Clustering of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2461-2464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935540v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust covariance matrices estimation and applications in signal processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Joint Robust Estimation and Random Matrix Framework with Application to Array Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR ISIS "Estimation et traitement statistique en grande dimension"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935283v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust covariance matrices estimation and applications to SAR and Hyper- spectral images processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMI Image Processing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935337v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR Hierarchical Clustering of Polarimetric SAR Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Random matrix theory applied to low rank stap detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010367v1</w:t>
+                <w:t xml:space="preserve">hal-00871217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Robust Estimation and Random Matrix Framework with Application to Array Processing</w:t>
+                <w:t xml:space="preserve">Une nouvelle décomposition tensorielle orthogonale, l'Alternative Unfolding HOSVD. Application au STAP Polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Couillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830302v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871207v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle décomposition tensorielle orthogonale, l'Alternative Unfolding HOSVD. Application au STAP Polarimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Numerical performance of a tensor music algorithm based on HOSVD for a mixture of polarized sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871211v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random matrix theory applied to low rank stap detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Résolution limite dans un contexte de localisation active de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871217v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrices aléatoires en estimation robuste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Journées "Image - Texture - Information" - Laboratoire IMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782159v1</w:t>
+                <w:t xml:space="preserve">hal-00780777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the maximum likelihood estimators for the parameters of multivariate generalized Gaussian distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the resolvability of closely spaced targets using a colocated MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pesavento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR 2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. pp.23-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6488950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744600v1</w:t>
+                <w:t xml:space="preserve">hal-00782178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Tool for Multidimensional Low-Rank STAP Filter: Cross HOSVDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1324 - 1328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781727v1</w:t>
+                <w:t xml:space="preserve">hal-00781743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced rank STAP techniques for MIMO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th European Radar Conference (EURAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.81 - 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782168v1</w:t>
+                <w:t xml:space="preserve">hal-00781738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced rank STAP techniques for MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.81 - 85</w:t>
+              <w:t xml:space="preserve">2012 9th European Radar Conference (EURAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781738v1</w:t>
+                <w:t xml:space="preserve">hal-00782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tool for Multidimensional Low-Rank STAP Filter: Cross HOSVDs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4166 - 4169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781743v1</w:t>
+                <w:t xml:space="preserve">hal-00781727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resolvability of closely spaced targets using a colocated MIMO radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance of the maximum likelihood estimators for the parameters of multivariate generalized Gaussian distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Pesavento</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR 2012) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3525 - 3528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6488950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00782178v1</w:t>
+                <w:t xml:space="preserve">hal-00744600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low Rank Tensor STAP filter based on multilinear SVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hoboken, United States. pp.305 - 308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2012.6250496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780777v1</w:t>
+                <w:t xml:space="preserve">hal-00781682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Rank Tensor STAP filter based on multilinear SVD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust ANMF test using Huber's M-estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Hoboken, United States. pp.305 - 308, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2012, Hoboken, United States. pp.373 - 376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2012.6250514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2012.6250496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781682v1</w:t>
+                <w:t xml:space="preserve">hal-00780780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation and Random Matrix Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Department of Electrical and Computer Engineering, National University of Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust ANMF test using Huber's M-estimator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matrices aléatoires en estimation robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SAM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Journées "Image - Texture - Information" - Laboratoire IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2012.6250514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780780v1</w:t>
+                <w:t xml:space="preserve">hal-00782159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544148v1</w:t>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638874v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Performance of Coherent MIMO-STAP using Cramér-Rao Bounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement de Filtres STAP Tensoriels Appliqués à des Données Multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE RadarCon (RADAR 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659860v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation Performance of Coherent MIMO-STAP using Cramér-Rao Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE RadarCon (RADAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Kansas city, United States. pp.533-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2011.5960594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659867v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de Filtres STAP Tensoriels Appliqués à des Données Multidimensionnelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659866v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.3744-3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640864v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640872v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Frascati, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561143v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6136011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640862v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K. Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4316-4319, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Covariance Matrix Estimate with Attractive Asymptotic Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 4th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2011) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Juan, Puerto Rico. </w:t>
+              <w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pacific Grove, United States. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2011.6136011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659869v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved segmentation in polarimetric SAR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557877v1</w:t>
+                <w:t xml:space="preserve">hal-00557881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of non-Gaussian detectors on different sets of experimental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Pailloux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557918v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555863v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556585v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556549v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555918v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507077v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robustness Analysis of Covariance Matrix Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557881v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507074v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544150v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Analysis of Covariance Matrix Estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of non-Gaussian detectors on different sets of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555913v1</w:t>
+                <w:t xml:space="preserve">hal-00557918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Improved segmentation in polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jakubowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398923v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447876v1</w:t>
+                <w:t xml:space="preserve">hal-00447905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar detection under non-Gaussian clutter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-963-III-966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447879v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Estimation of the normalized coherency matrix through the SIRV model. Application to high resolution POLSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493508v1</w:t>
+                <w:t xml:space="preserve">hal-00448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal adaptive detector in non-homogeneous and low-rank clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.non communiqué, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447905v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the normalized coherency matrix through the SIRV model. Application to high resolution POLSAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. 4 p. on CD-ROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2009.5278651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448508v1</w:t>
+                <w:t xml:space="preserve">hal-00447876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal adaptive detector in non-homogeneous and low-rank clutter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MIMO radar detection under non-Gaussian clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447895v1</w:t>
+                <w:t xml:space="preserve">hal-00447879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Empirical Likelihood for non-Gaussian clutter covariance matrix estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720953⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353599v1</w:t>
+                <w:t xml:space="preserve">hal-00353606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical likelihood method for data aided channel identification in unknown noise field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse de signaux STAP - Détection et Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Club STAP ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353605v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A sirv-cfar adaptive detector exploiting persymmetric clutter covariance structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLR-CNES 2008 - 8th Workshop Information Extraction and Scene Understanding for Meter Resolution Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.CD-ROM Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354209v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Persymmetric Covariance Matrices in Adaptive Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DLR-CNES 2008 - 8th Workshop Information Extraction and Scene Understanding for Meter Resolution Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353608v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de signaux STAP - Détection et Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On Persymmetric Covariance Matrices in Adaptive Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club STAP ONERA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354200v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sirv-cfar adaptive detector exploiting persymmetric clutter covariance structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An empirical likelihood method for data aided channel identification in unknown noise field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Suyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720921⟩</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.41167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353600v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the use of Empirical Likelihood for non-Gaussian clutter covariance matrix estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353606v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a SIRV-CFAR detector with radar experimentations in impulsive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21591,77 +21591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété CFAR-Matrice du Détecteur BORD -Application Radar sur Signaux Expérimentaux non-Gaussiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21699,77 +21699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of an Improved Covariance Matrix Estimator in non-Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21816,77 +21816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant false alarm rate detection in Spherically Invariant Random Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21924,77 +21924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimum Radar Detector Performances Against Ground Clutter Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE-RADAR-04,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22019,77 +22019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Detection in Compound-Gaussian Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22153,51 +22153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Turanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22319,51 +22319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du labo L2S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22420,51 +22420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'IA sur la recherche en mathématiques / des mathématiques sur la recherche en IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IA éducative. L'intelligence artificielle dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22528,51 +22528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changements et analyse des séries temporelles d’images 1: Méthodes non supervisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -22595,304 +22595,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Statistical-Based Change Detection Methods for Multidimensional and Multitemporal SAR Images</w:t>
+                <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Singapore, pp.189-206, 2021, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519611v1</w:t>
+                <w:t xml:space="preserve">hal-03519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Statistical-Based Change Detection Methods for Multidimensional and Multitemporal SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.189-206, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519630v1</w:t>
+                <w:t xml:space="preserve">hal-03519611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Matrix Estimation in SIRV and Elliptical Processes and Their Applications in Radar Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Radar Detection Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 8, Scitech Publishing, pp.295-332, 2015, 978-1-61353-199-0. </w:t>
@@ -22930,77 +22930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Matrix Information Geometry for Polarimetric SAR Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrix Information Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257-276, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23078,103 +23078,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portfolios global performance using a cleaned and robust covariance matrix estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23190,246 +23190,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex elliptically symmetric distributions and their applications in signal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esa Ollila</w:t>
+                <w:t xml:space="preserve">Recent advances in adaptive radar detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David E. Tyler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104422v1</w:t>
+                <w:t xml:space="preserve">hal-01104415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in adaptive radar detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria S Greco</w:t>
+                <w:t xml:space="preserve">Complex elliptically symmetric distributions and their applications in signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Tyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104415v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif économiseur de gasoil dans les agroéquipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23492,77 +23492,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMDA: A unified framework for discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23580,77 +23580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deinterleaving RADAR emitters with optimal transport distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -23664,169 +23664,274 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blind separation with angular criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L2S, CNRS, Supelec, Université Paris Sud. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution de la structure de la paroi cellulaire au cours de la croissance, la maturation et la post-maturation de la cerise Bigarreau-Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fils-Lycaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA-PACA--91-05-417, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23836,114 +23941,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et Estimation en Environnement non Gaussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nanterre - Paris X, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00128438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId486"/>
+      <w:footerReference w:type="default" r:id="rId487"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24011,51 +24116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C000F62"/>
+    <w:nsid w:val="E5CF06C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24242,51 +24347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111704898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredericpascal.blogspot.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/frederic-pascal-937a3030/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Roizman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3337195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3367287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferraris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Groisman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.18663" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;agatay Candan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3221385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3301341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04317202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3267994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3043952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Combernoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2889275" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2847911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2776679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2017.2766538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2841892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.08.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2494858" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.321-349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1047908" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.02.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2387013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070690730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2354045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420009v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Boizard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houdouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096439" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonckheere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747576" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04288999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869152v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909967" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436669v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287356" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Palomar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco54536.2021.9616162" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radarconf2147009.2021.9455272" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513856" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02591476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054555" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Basiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682906" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152102v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022495" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022512" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816119v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313200" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869161" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634291v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim-Alouini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551722" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178441" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178223" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325047v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092916v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884560" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060457" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104184v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854628" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870567v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871220v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935366v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871205v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638930" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871217v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782168v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781743v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pesavento" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6488950" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250496" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782156v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659860v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2011.5960594" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720953" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353605v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.41167" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827397v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Turanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422462v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a18067537/Frederique-Guenot-Intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519611v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_18" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Tyler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972418v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batisse" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111704898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredericpascal.blogspot.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/frederic-pascal-937a3030/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Roizman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3337195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3367287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferraris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Groisman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.18663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04317202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3267994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3301341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;agatay Candan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3221385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3043952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Combernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2889275" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2847911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2017.2766538" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2776679" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2841892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2494858" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.321-349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1047908" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2387013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.02.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070690730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2354045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houdouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Boizard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420009v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04288999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909967" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonckheere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747576" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Palomar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco54536.2021.9616162" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287356" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radarconf2147009.2021.9455272" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513856" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02591476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Basiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682906" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152102v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022495" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022512" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816119v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633446v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim-Alouini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551722" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262625v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178604" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178223" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178441" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060457" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092916v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854628" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935337v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935546v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935366v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638930" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871220v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pesavento" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6488950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781682v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250496" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2011.5960594" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447879v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353605v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.41167" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720953" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827397v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Turanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422462v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a18067537/Frederique-Guenot-Intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519611v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_18" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Tyler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972418v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068001v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852206v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batisse" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128438v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>