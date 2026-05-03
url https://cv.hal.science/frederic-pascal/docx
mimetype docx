--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -778,339 +778,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust and Flexible EM Algorithm for Mixtures of Elliptical Distributions with Missing Data</w:t>
+                <w:t xml:space="preserve">Covariance Matrix Estimation of Texture Correlated Compound-Gaussian Vectors for Adaptive Radar Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Çagatay Candan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3267994⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (3), pp.3009-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3221385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317202v1</w:t>
+                <w:t xml:space="preserve">hal-04014771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine Equivariant Tyler's M-Estimator Applied to Tail Parameter Learning of Elliptical Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.1017-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2023.3301341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Matrix Estimation of Texture Correlated Compound-Gaussian Vectors for Adaptive Radar Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust and Flexible EM Algorithm for Mixtures of Elliptical Distributions with Missing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çagatay Candan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (3), pp.3009-3020. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.1--25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2022.3221385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3267994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014771v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on statistical signal processing solutions and advances for data science: Complex, dynamic and large-scale settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Muma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,64 +1685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinking the eigenvalues of M-estimators of covariance matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,278 +1991,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
+                <w:t xml:space="preserve">Theoretical Performance of Low Rank Adaptive Filters in the Large Dimensional Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.3347 - 3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2019.2906418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399630v1</w:t>
+                <w:t xml:space="preserve">hal-02083430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Performance of Low Rank Adaptive Filters in the Large Dimensional Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Combernoux</w:t>
+                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (6), pp.3347 - 3364. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (19), pp.4964-4975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2019.2906418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083430v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$M$ -NL: Robust NL-Means Approach for PolSAR Images Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Low-Rank Adaptive Normalized Matched Filter Test Under a Large Dimension Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,291 +2420,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of the Adaptive Normalized Matched Filter Detector</w:t>
+                <w:t xml:space="preserve">New Low-Rank Filters for MIMO-STAP based on an Orthogonal Tensorial Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Kammoun</w:t>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Couillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (2), pp.755-769. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1208-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taes.2017.2766538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2017.2776679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242462v1</w:t>
+                <w:t xml:space="preserve">hal-01789076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Low-Rank Filters for MIMO-STAP based on an Orthogonal Tensorial Decomposition</w:t>
+                <w:t xml:space="preserve">Optimal Design of the Adaptive Normalized Matched Filter Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.1208-1220. </w:t>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.755-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2017.2776679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/taes.2017.2766538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789076v1</w:t>
+                <w:t xml:space="preserve">hal-01242462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the statistical properties of M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2849,304 +2849,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bias-compensated MUSIC for small number of samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">Adaptive non zero-mean Gaussian detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Besson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.1117 - 1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2619862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486066v1</w:t>
+                <w:t xml:space="preserve">hal-01407449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive non zero-mean Gaussian detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+                <w:t xml:space="preserve">A bias-compensated MUSIC for small number of samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (2), pp.1117 - 1124. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.117-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2619862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407449v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and Fluctuations of Regularized Tyler Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (4), pp.1048-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,64 +3180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order statistics of robust estimators of scatter. Application to GLRT detection for elliptical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3297,51 +3297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des matrices aléatoires robustes et applications à la détection radar 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Théorie des Matrices Aléatoires et Applications, 33 (2-3), pp.321-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 9 (n° 4), pp. 1889-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,304 +3867,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multivariate Statistical Model for Change Detection in Images Acquired by Homogeneous and Heterogeneous Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabert</w:t>
+                <w:t xml:space="preserve">The random matrix regime of Maronna’s M-estimator with elliptically distributed samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2387013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.56-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127988v1</w:t>
+                <w:t xml:space="preserve">hal-01242488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The random matrix regime of Maronna’s M-estimator with elliptically distributed samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">A New Multivariate Statistical Model for Change Detection in Images Acquired by Homogeneous and Heterogeneous Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack W. Silverstein</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 139, pp.56-78. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.799-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2015.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2387013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242488v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Convergence of Maronna's M-Estimators of Scatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4566,77 +4566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank filter and detector for multidimensional data based on an alternative unfolding HOSVD: application to polarimetric STAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,77 +4683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimates of Covariance Matrices in Large Dimensional Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (11), pp.7269 - 7278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5034,51 +5034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,274 +5353,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
+                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.2376-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638825v1</w:t>
+                <w:t xml:space="preserve">hal-00659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persymmetric Adaptive Radar Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pailloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (4), pp.2376-2390. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2011.6034639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659834v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement STAP et Modélisation SIRV : Robustesse et Persymétrie</w:t>
               </w:r>
@@ -5748,77 +5748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,265 +5989,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555844v1</w:t>
+                <w:t xml:space="preserve">hal-00556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">MIMO Radar Detection in non-Gaussian and Heterogeneous Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2009.2038980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556226v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherency Matrix Estimation of Heterogeneous Clutter in High-Resolution Polarimetric SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirical Likelihood method applied to covariance matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,485 +7039,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
+                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249018v1</w:t>
+                <w:t xml:space="preserve">hal-04226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMDA: Une méthode de classification robuste et flexible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
+                <w:t xml:space="preserve">Une méthode de Gradient Boosting d'Arbre de Décision explicative basée sur l'algorithme de Frank-Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254165v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de Gradient Boosting d'Arbre de Décision explicative basée sur l'algorithme de Frank-Wolfe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">FEMDA: Une méthode de classification robuste et flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Houdouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366782v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
+                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226626v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme EM régularisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7542,64 +7542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized EM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7763,51 +7763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCA-based Multi Task Learning: a Random Matrix Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tiomoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7839,138 +7839,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désentrelacement et classification de signaux RADAR basés sur des distances de transport optimal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851279v1</w:t>
+                <w:t xml:space="preserve">hal-03856816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désentrelacement et classification des émetteurs RADARs basés sur l'utilisation des distances de Transport Optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7999,204 +8021,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Désentrelacement et classification de signaux RADAR basés sur des distances de transport optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856816v1</w:t>
+                <w:t xml:space="preserve">hal-03851279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMDA : une méthode de classification robuste et flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,51 +8550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust classification with flexible discriminant analysis in heterogeneous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimation of the degree of freedom parameter of multivariate t-distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8869,235 +8869,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinterleaving and Clustering unknown RADAR pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chardon</w:t>
+                <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radar Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, ATLANTA (virtual), United States. </w:t>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/radarconf2147009.2021.9455272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245067v1</w:t>
+                <w:t xml:space="preserve">hal-02976913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Deinterleaving and Clustering unknown RADAR pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">IEEE Radar Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, ATLANTA (virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/radarconf2147009.2021.9455272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976913v1</w:t>
+                <w:t xml:space="preserve">hal-03245067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Change Detection for Polsar Image Time Series: A New Clustering Approach</w:t>
               </w:r>
@@ -9194,677 +9194,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571084v1</w:t>
+                <w:t xml:space="preserve">hal-02976889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">M-Estimators of Scatter with Eigenvalue Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.5305-5309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976918v1</w:t>
+                <w:t xml:space="preserve">hal-02591476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976889v1</w:t>
+                <w:t xml:space="preserve">hal-02571084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Estimators of Scatter with Eigenvalue Shrinkage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
+                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.5305-5309, </w:t>
+              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591476v1</w:t>
+                <w:t xml:space="preserve">hal-02976918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fusing Eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Basiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4968-4972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485823v1</w:t>
+                <w:t xml:space="preserve">hal-02186196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing Eigenvalues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4968-4972, </w:t>
+              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186196v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Low Rank Detector in the High Dimensional Regime</w:t>
               </w:r>
@@ -9980,51 +9980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new clustering algorithm for PolSAR images segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Roizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10071,51 +10071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,51 +10283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the statistical properties of M-estimators and application to signal detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,425 +10580,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816123v1</w:t>
+                <w:t xml:space="preserve">hal-01692623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep robust regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvi Diskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Wiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Curacao, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'Ordre de Modèle pour un Bruit Elliptique Symétrique Complexe en Grande Dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692623v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11121,213 +11121,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Adaptive Normalized Matched Filter For Large Antenna Arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust RMT for covariance matrix estimation and applications to signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slim-Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sevilla, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633446v1</w:t>
+                <w:t xml:space="preserve">hal-01634291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RMT for covariance matrix estimation and applications to signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of Adaptive Normalized Matched Filter For Large Antenna Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim-Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Majorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634291v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
               </w:r>
@@ -11447,51 +11447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New properties for Tyler’s covariance matrix estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11532,437 +11532,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste dans le régime des grandes matrices aléatoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abla Kammoun</w:t>
+                <w:t xml:space="preserve">Filtres adaptatifs rang faible : analyse de performances en grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325047v1</w:t>
+                <w:t xml:space="preserve">hal-01226413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection and Estimation in Hyperspectral Imaging Using RMT Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325087v1</w:t>
+                <w:t xml:space="preserve">hal-01226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Properties of the Robust ANMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2594-2598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order statistics of bilinear forms of robust scatter estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change detection for optical and radar images using a Bayesian nonparametric model coupled with a Markov random field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Prendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11984,696 +12001,679 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp. 1513-1517, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic detection performance of the robust ANMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.524 - 528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres adaptatifs rang faible : analyse de performances en grandes dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Combernoux</w:t>
+                <w:t xml:space="preserve">Anomaly Detection and Estimation in Hyperspectral Imaging Using RMT Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226413v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Estimation robuste dans le régime des grandes matrices aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226415v1</w:t>
+                <w:t xml:space="preserve">hal-01325047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325083v1</w:t>
+                <w:t xml:space="preserve">hal-01262631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMT for whitening space correlation and applications to radar detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. pp.149 - 152, </w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262631v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic performance of the Low Rank Adaptive Normalized Matched Filter in a large dimensional regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2599 - 2603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12701,707 +12701,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010418v1</w:t>
+                <w:t xml:space="preserve">hal-01010392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Low Rank Detectors Based on Random Matrix Theory with Application to STAP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Robust M-estimator of scatter for large elliptical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060457⟩</w:t>
+              <w:t xml:space="preserve">IEEE SSP'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084420v1</w:t>
+                <w:t xml:space="preserve">hal-01092916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary partition trees-based robust adaptive hyperspectral RX anomaly detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust anomaly detection in hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026028⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010392v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust M-estimator of scatter for large elliptical samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pascal</w:t>
+                <w:t xml:space="preserve">Performances of Low Rank Detectors Based on Random Matrix Theory with Application to STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSP'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092916v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrinkage covariance matrix estimator applied to STAP detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
+              <w:t xml:space="preserve">SSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.324 - 327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059726v1</w:t>
+                <w:t xml:space="preserve">hal-01104073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage covariance matrix estimator applied to STAP detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2014, Gold Coast, Australia. pp.324 - 327, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2014.6884641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104073v1</w:t>
+                <w:t xml:space="preserve">hal-01059726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate statistical model for multiple images acquired by homogeneous or heterogeneous sensors</w:t>
               </w:r>
@@ -13439,51 +13439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13745,414 +13745,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust covariance matrices estimation and applications to SAR and Hyper- spectral images processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional Low-Rank Filter based on the AU-HOSVD for MIMO STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMI Image Processing Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 5th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint Martin, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935337v1</w:t>
+                <w:t xml:space="preserve">hal-00933556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust covariance matrices estimation and applications in signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théorie des Matrices Aléatoires Appliquée à la Détection STAP Rang Faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR ISIS "Estimation et traitement statistique en grande dimension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935283v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935540v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random matrix theory applied to low rank STAP detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Estimates of covariance matrices in large dimensional regime and application to array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935546v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Robust Detectors for Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14161,548 +14209,500 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Low-Rank Filter based on the AU-HOSVD for MIMO STAP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Random matrix theory applied to low rank STAP detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Combernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 5th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2013) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2013.6714095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933556v1</w:t>
+                <w:t xml:space="preserve">hal-00935546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des Matrices Aléatoires Appliquée à la Détection STAP Rang Faible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust covariance matrices estimation and applications to SAR and Hyper- spectral images processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">CIMI Image Processing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871205v1</w:t>
+                <w:t xml:space="preserve">hal-00935337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Improvement using Robust Estimates for Hyperspectral Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust covariance matrices estimation and applications in signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">Journée du GDR ISIS "Estimation et traitement statistique en grande dimension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935510v1</w:t>
+                <w:t xml:space="preserve">hal-00935283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimates of covariance matrices in large dimensional regime and application to array processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFAR Clustering of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+              <w:t xml:space="preserve">SONDRA - 3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935366v1</w:t>
+                <w:t xml:space="preserve">hal-00935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAR Hierarchical Clustering of Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14792,77 +14792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Robust Estimation and Random Matrix Framework with Application to Array Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack W. Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15017,90 +15017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random matrix theory applied to low rank stap detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Combernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15125,51 +15125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle décomposition tensorielle orthogonale, l'Alternative Unfolding HOSVD. Application au STAP Polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15354,51 +15354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical performance of a tensor music algorithm based on HOSVD for a mixture of polarized sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15577,853 +15577,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Performance of the maximum likelihood estimators for the parameters of multivariate generalized Gaussian distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3525 - 3528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780777v1</w:t>
+                <w:t xml:space="preserve">hal-00744600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resolvability of closely spaced targets using a colocated MIMO radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Pesavento</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR 2012) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. pp.23-26, </w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4166 - 4169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6488950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782178v1</w:t>
+                <w:t xml:space="preserve">hal-00781727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tool for Multidimensional Low-Rank STAP Filter: Cross HOSVDs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Reduced rank STAP techniques for MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1324 - 1328</w:t>
+              <w:t xml:space="preserve">2012 9th European Radar Conference (EURAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781743v1</w:t>
+                <w:t xml:space="preserve">hal-00782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Robust Detection using M- estimators for Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frontera-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2012 - 4th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2012.6874335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781738v1</w:t>
+                <w:t xml:space="preserve">hal-00780777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced rank STAP techniques for MIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">On the resolvability of closely spaced targets using a colocated MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pesavento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th European Radar Conference (EURAD 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR 2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. pp.23-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6488950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782168v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of Robust Estimates for Detection in Hyperspectral Images using Elliptical Distributions Backgroung</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">A New Tool for Multidimensional Low-Rank STAP Filter: Cross HOSVDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1324 - 1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781727v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the maximum likelihood estimators for the parameters of multivariate generalized Gaussian distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+                <w:t xml:space="preserve">Exploiting Persymmetry for Low-Rank Space Time Adaptive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.81 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744600v1</w:t>
+                <w:t xml:space="preserve">hal-00781738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Rank Tensor STAP filter based on multilinear SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16745,896 +16745,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.3744-3747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+                <w:t xml:space="preserve">hal-00638874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Estimation Performance of Coherent MIMO-STAP using Cramér-Rao Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE RadarCon (RADAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Kansas city, United States. pp.533-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2011.5960594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659867v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de Filtres STAP Tensoriels Appliqués à des Données Multidimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659866v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés asymptotiques d'un estimateur de matrice de covariance complexe robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640864v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Performance of Coherent MIMO-STAP using Cramér-Rao Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">Développement de Filtres STAP Tensoriels Appliqués à des Données Multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE RadarCon (RADAR 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659860v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00638874v1</w:t>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17681,51 +17681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17776,51 +17776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17828,51 +17828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Frascati, Italy. 7 p</w:t>
@@ -18031,51 +18031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust detection using SIRV background modelling for hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18148,90 +18148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18276,1056 +18276,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557881v1</w:t>
+                <w:t xml:space="preserve">hal-00556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556549v1</w:t>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555918v1</w:t>
+                <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Formont</w:t>
+                <w:t xml:space="preserve">Properties of Robust MIMO Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00507077v1</w:t>
+                <w:t xml:space="preserve">hal-00555918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520566v1</w:t>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MIMO radar: configurations and application on STAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chin Yuan Chong</w:t>
+                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556585v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+                <w:t xml:space="preserve">hal-00557881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19363,51 +19363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19415,51 +19415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19627,51 +19627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19735,90 +19735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust MIMO Radar Detection for Correlated Subarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20062,308 +20062,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pailloux</w:t>
+                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-963-III-966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447905v1</w:t>
+                <w:t xml:space="preserve">hal-02493508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+                <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 International Radar Conference "Surveillance for a Safer World" (RADAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493508v1</w:t>
+                <w:t xml:space="preserve">hal-00447905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the normalized coherency matrix through the SIRV model. Application to high resolution POLSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20505,90 +20505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive MIMO radar detection in non-Gaussian and heterogeneous clutter considering fluctuating targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. 4 p. on CD-ROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20622,77 +20622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar detection under non-Gaussian clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Yuan Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lesturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparison of various detection schemes for STAP radar based on experimental data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20711,702 +20711,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An empirical likelihood method for data aided channel identification in unknown noise field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Suyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.41167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353606v1</w:t>
+                <w:t xml:space="preserve">hal-00353605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de signaux STAP - Détection et Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club STAP ONERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">DLR-CNES 2008 - 8th Workshop Information Extraction and Scene Understanding for Meter Resolution Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354200v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sirv-cfar adaptive detector exploiting persymmetric clutter covariance structure</w:t>
+                <w:t xml:space="preserve">On Persymmetric Covariance Matrices in Adaptive Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720921⟩</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353600v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLR-CNES 2008 - 8th Workshop Information Extraction and Scene Understanding for Meter Resolution Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354209v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Persymmetric Covariance Matrices in Adaptive Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Analyse de signaux STAP - Détection et Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Club STAP ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353608v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical likelihood method for data aided channel identification in unknown noise field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sirv-cfar adaptive detector exploiting persymmetric clutter covariance structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.CD-ROM Proceedings, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.41167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2008.4720921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353605v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Empirical Likelihood for non-Gaussian clutter covariance matrix estimation</w:t>
               </w:r>
@@ -22153,51 +22153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Turanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22595,248 +22595,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Statistical-Based Change Detection Methods for Multidimensional and Multitemporal SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.189-206, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519630v1</w:t>
+                <w:t xml:space="preserve">hal-03519611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Statistical-Based Change Detection Methods for Multidimensional and Multitemporal SAR Images</w:t>
+                <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Singapore, pp.189-206, 2021, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519611v1</w:t>
+                <w:t xml:space="preserve">hal-03519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Matrix Estimation in SIRV and Elliptical Processes and Their Applications in Radar Detection</w:t>
               </w:r>
@@ -22930,51 +22930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Matrix Information Geometry for Polarimetric SAR Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23196,51 +23196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in adaptive radar detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria S Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23284,51 +23284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex elliptically symmetric distributions and their applications in signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23492,51 +23492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMDA: A unified framework for discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23861,51 +23861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fils-Lycaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-PACA--91-05-417, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24116,51 +24116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5CF06C1"/>
+    <w:nsid w:val="0363FCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24347,51 +24347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111704898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredericpascal.blogspot.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/frederic-pascal-937a3030/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Roizman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3337195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3367287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferraris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Groisman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.18663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04317202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3267994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3301341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;agatay Candan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3221385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3043952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Combernoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2889275" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2847911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2017.2766538" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2776679" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2841892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2494858" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.321-349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1047908" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2387013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.02.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070690730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2354045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houdouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Boizard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420009v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04288999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909967" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonckheere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747576" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Palomar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco54536.2021.9616162" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287356" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radarconf2147009.2021.9455272" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513856" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02591476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Basiri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682906" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152102v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022495" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022512" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816119v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633446v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim-Alouini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551722" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634291v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262625v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178604" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178223" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178441" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060457" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092916v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854628" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935337v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935546v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935366v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638930" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871220v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pesavento" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6488950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781682v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250496" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2011.5960594" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447879v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353605v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.41167" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720953" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827397v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Turanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422462v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a18067537/Frederique-Guenot-Intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519611v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_18" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Tyler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972418v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068001v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852206v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batisse" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128438v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111704898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredericpascal.blogspot.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/frederic-pascal-937a3030/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Roizman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3337195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3367287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chazal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferraris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Groisman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.18663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;agatay Candan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3221385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2023.3301341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04317202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mouret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3267994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Soler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-020-04840-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3043952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Combernoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2889275" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2018.2847911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boizard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2776679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2017.2766538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2841892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2763784" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2619862" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2494858" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.321-349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1047908" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2453014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Silverstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2015.02.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2387013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070690730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2354045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705126v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mahot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2259823" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2226162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2169063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pailloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034639" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.113-142" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE044D6335D35C6A3BAD7F44F758E199D00BD874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.143-170" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Yuan Chong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2038980" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.07.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.914311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bausson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366782v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Boizard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Houdouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420009v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04288999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909967" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonckheere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747576" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Palomar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco54536.2021.9616162" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287356" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radarconf2147009.2021.9455272" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03436869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513856" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02591476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054555" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Basiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682906" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152102v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022495" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022512" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02186220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553414" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461915" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816119v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvi Diskin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Wiesel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313200" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633446v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim-Alouini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551722" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270119v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178440" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178604" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178223" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362438" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383763" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325047v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Greco" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383758" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226381v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178441" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884560" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010418v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947518" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060457" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854628" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2013.6714095" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935366v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721348" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935337v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935283v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935540v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638930" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871220v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350938" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782168v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780777v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2012.6874335" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782178v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pesavento" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6488950" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781738v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781682v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250496" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780780v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2012.6250514" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659860v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2011.5960594" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659867v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2011.6136011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659865v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050186" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556585v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555918v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555913v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496211" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557918v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557877v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447905v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447895v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278651" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447879v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353605v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.41167" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353608v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518107" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354200v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353600v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720921" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harari-Kermadec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2008.4720953" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495007v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495012v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415947" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495010v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495009v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827397v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Turanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422462v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a18067537/Frederique-Guenot-Intelligence-artificielle-et-enseignement-superieur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519611v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_18" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279530v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBRA509E_ch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494996v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B932DCF0FB69DBC3AC2865C7F5F5F83DCA4A02B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354596v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Tyler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594197v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972418v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068001v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852206v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batisse" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fils-Lycaon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128438v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>