--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNDIsim : model meshes for flow simulation and scientific data compression benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.e70030. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gdj3.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSAAS-Flex: a joint optimization approach for aligning 3D shapes and exploring the molecular conformation space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Biyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Akram Masrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local graph-based structure for processing gigantic aggregated 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2822 - 2833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3042588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensaas: Shape-based Alignment by Registration of Colored Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.202000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HexaShrink, an exact scalable framework for hexahedral meshes with attributes and discontinuities: multiresolution rendering and storage of geoscience models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Chizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.723-743. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-9816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857997v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stereoscopic images to semi-regular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Regular Triangle Remeshing: A Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Blue Noise resampling of meshes of arbitrary topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (10), pp.1365-1381. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-014-1019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based optimization of two lifting-based wavelet transforms for semi-regular mesh compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (4), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage semi-régulier pour les maillages surfaciques triangulaires : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.77--88. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Square Error Approximation for Wavelet-based Semiregular Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Bit Allocation for Compressing Normal Meshes with an Error-driven Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.466--486. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de nuages de points 3D pour la comparaison de molécules pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometry-aware compression of 3D mesh texture with random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2019 - Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RING Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometry-aware framework for compressing 3D mesh textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4015-4019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'atlas de textures avec prédiction guidée par la topologie des maillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1101- 1105, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-regular Triangle Remeshing: a Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point cloud compression using depth-maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4677-4681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTREAMER un cadre pour manipuler les objets multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pédagogique R&amp;T (Réseaux &amp; Télécommunications),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Pierre (Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie interactive en R&T grâce aux boîtiers de vote électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pédagogique R&amp;T (Réseaux &amp; Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Pierre (La Réunion),, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompaction de données non-structurées nano-lithographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du schéma lifting basé Butterfly pour les maillages semi-réguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized butterfly-based lifting scheme for semi-regular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1269-1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage semi-régulier pour les maillages surfaciques triangulaires : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de l' Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View-Dependent Geometry Coding Of 3D Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Mamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titus Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prêteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remeshing and Spatio-Temporal Wavelet Filtering for 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, LAS VEGAS, United States. pp.IMDSP-P6.F6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforming surface simplification based on dynamic geometry sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Pierre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI'07 - International Conference on Shape Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2007.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCCSP'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based Compression of 3D Mesh Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIDCA-ICMI'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Lifting Scheme for the Compression of Animated Sequences of Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop VLBV 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE Approximation for Model-based Compression of Multiresolution Semiregular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (European Conference on Signal Processing) 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Bit Allocation for Normal Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Italy. pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted bit allocation for multiresolution 3D mesh geometry compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D multiresolution context-based coding for geometry compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Spain. pp.785-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mesh Wavelet Coding Using Efficient Model-based Bit Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution 3D Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, United States. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenSaaS: Shape-based Alignment by Registration of Colored Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grandmougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th GGMM (Group of Graphism and Molecular Modeling) and the 10th SFCi (French Society of Chemoinformatics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of Surface Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Diagnostics and Clinical Technologies: Applying High-Performance Cluster and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publishing (Eds.: M. Pereira and M. Freire), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’exploitation des hydrocarbures d’une formation souterraine, au moyen d’une analyse multi-résolution optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/54.906. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, System and Computer Program Product for 3D objects graphical representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 4152728.3-1502. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Projet : Do you want some &amp;quot; Chunks &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Mkrtchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du compromis débit/distorsion pour la compression géométrique de maillages surfaciques triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Payan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUNDIsim : model meshes for flow simulation and scientific data compression benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.e70030. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gdj3.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSAAS-Flex: a joint optimization approach for aligning 3D shapes and exploring the molecular conformation space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Biyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Akram Masrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btae105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local graph-based structure for processing gigantic aggregated 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2822 - 2833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3042588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensaas: Shape-based Alignment by Registration of Colored Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.202000081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HexaShrink, an exact scalable framework for hexahedral meshes with attributes and discontinuities: multiresolution rendering and storage of geoscience models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Chizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (4), pp.723-743. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-019-9816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857997v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From stereoscopic images to semi-regular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Regular Triangle Remeshing: A Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.86-102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.12461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Blue Noise resampling of meshes of arbitrary topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (10), pp.1365-1381. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-014-1019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based optimization of two lifting-based wavelet transforms for semi-regular mesh compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (4), pp.272-282. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage semi-régulier pour les maillages surfaciques triangulaires : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Wavelet-based Geometry Coder for 3D Animated models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.77--88. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Square Error Approximation for Wavelet-based Semiregular Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Bit Allocation for Compressing Normal Meshes with an Error-driven Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.466--486. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Computation of Voronoi Diagrams on Large-scale Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022 (Short Paper Session)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de nuages de points 3D pour la comparaison de molécules pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage de deux nuages de points 3D au rapport d'échelle non uniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de l'impact d'un codage à précision variable sur des données de simulation en géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de nuages de points issus d'acquisitions LiDAR multiples à l'aide de graphes locaux connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééchantillonnage des nuages de points gigantesques produits lors de la numérisation 3D de monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometry-aware compression of 3D mesh texture with random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCS 2019 - Picture Coding Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ningbo, China. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinable-precision in mesh compression for upscaling and upgridding in reservoir simulation with HexaShrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RING Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research for Integrative Numerical Geology, École Nationale Supérieure de Géologie de Nancy, GeoRessources, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless progressive compression of meshes for upscaling and upgridding in reservoir simulation with HexaShrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE [European Association of Geoscientists &amp; Engineers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometry-aware framework for compressing 3D mesh textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4015-4019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage d'atlas de textures avec prédiction guidée par la topologie des maillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mahmoudian Bidgoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition multi-échelles de maillages 3D hexaédriques dans le domaine des géosciences. Étude des performances en compression sans pertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-core Resampling of Gigantic Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Geometry Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reconstruction of wide historical sites: A local graph-based representation to resample gigantic acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EUROGRAPHICS Workshop on Graphics and Cultural Heritage (EG GCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienna, Austria. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la carte de profondeur au maillage surfacique : reconstruction de scènes 3D complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition progressive de maillages hexaédriques avec discontinuités : application aux modèles géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-regular Triangle Remeshing: a Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point cloud compression using depth-maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue noise Sampling of surfaces from stereoscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2016 - 3D Image Processing, Measurement (3DIPM), and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexashrink: Multiresolution Compression of Large Structured Hexahedral Meshes with Discontinuities in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1101- 1105, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de cartes de profondeur pour la visualisation de nuages de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bletterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes journées de l’ Association Française d’Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing-free simplification of surface meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4677-4681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo reconstruction of semiregular meshes, and multiresolution analysis for automatic detection of dents on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5417-5421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTREAMER un cadre pour manipuler les objets multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pédagogique R&amp;T (Réseaux &amp; Télécommunications),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Pierre (Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pédagogie interactive en R&T grâce aux boîtiers de vote électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pédagogique R&amp;T (Réseaux &amp; Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Pierre (La Réunion),, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction semi-régulière de surfaces par stéréoscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un outil d'analyse différentielle de surfaces échantillonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage de maillages surfaciques basé sur la distribution en disques de Poisson et préservant les caractéristiques géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-preserving direct blue noise sampling for surface meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2013 (Short Paper Session)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Girona, Spain. pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de maillages CAO avec échantillonnage anti-aliasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompaction de données non-structurées nano-lithographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche adaptative basée Voronoï pour le remaillage semi-régulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du schéma lifting basé Butterfly pour les maillages semi-réguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition d'ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized butterfly-based lifting scheme for semi-regular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.1269-1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Errors for Massive Triangle Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Errors for Huge Semi-regular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Roquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE Electronic Imaging "Three-Dimensional Image Processing (3DIP) and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Semi-Regular Remeshing: A Voronoi-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaillage semi-régulier pour les maillages surfaciques triangulaires : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées de l' Association Française d'Informatique Graphique (AFIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit allocation for Spatio-temporal Wavelet Coding of Animated Semi-regular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MultiMedia Modeling Conference (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View-Dependent Geometry Coding Of 3D Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remeshing and Spatio-Temporal Wavelet Filtering for 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, LAS VEGAS, United States. pp.IMDSP-P6.F6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Optimizations of the MPEG-4 FAMC standard for Enhanced Compression of Animated 3D Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Mamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titus Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prêteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforming surface simplification based on dynamic geometry sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Pierre Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMI'07 - International Conference on Shape Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2007.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-Based Mesh Clustering For MCDWT Compression Of 3D Animated Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2105-2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal wavelet-based compression of 3D animated meshes using motion-based clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Quality Control for the Compression of 3D Mesh Sequences with Fixed Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCCSP'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Lifting Scheme for the Compression of Animated Sequences of Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boulfani-Cuisinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop VLBV 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based Compression of 3D Mesh Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIDCA-ICMI'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE Approximation for Model-based Compression of Multiresolution Semiregular Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO (European Conference on Signal Processing) 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Bit Allocation for Normal Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international workshop on MultiMedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Italy. pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted bit allocation for multiresolution 3D mesh geometry compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D multiresolution context-based coding for geometry compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Spain. pp.785-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mesh Wavelet Coding Using Efficient Model-based Bit Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution 3D Mesh Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference in Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, United States. pp.245-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenSaaS: Shape-based Alignment by Registration of Colored Point-based Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grandmougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th GGMM (Group of Graphism and Molecular Modeling) and the 10th SFCi (French Society of Chemoinformatics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of Surface Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Diagnostics and Clinical Technologies: Applying High-Performance Cluster and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publishing (Eds.: M. Pereira and M. Freire), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’exploitation des hydrocarbures d’une formation souterraine, au moyen d’une analyse multi-résolution optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/54.906. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, System and Computer Program Product for 3D objects graphical representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Hidd Fonteles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 4152728.3-1502. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Projet : Do you want some &amp;quot; Chunks &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Mkrtchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du compromis débit/distorsion pour la compression géométrique de maillages surfaciques triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Biyuzan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Akram Masrour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grandmougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202000081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2007.14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Preux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Biyuzan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Akram Masrour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grandmougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bletterer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3042588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202000081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01857997v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-9816-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-1019-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Kammoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2005.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bletterer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Quilichini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147755v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147754v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mahmoudian Bidgoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02190567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01900954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meftah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ruchaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baticle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roquel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Zaharia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2007.14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boulfani-Cuisinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hidd Fonteles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mkrtchian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>