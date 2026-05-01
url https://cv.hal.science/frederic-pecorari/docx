--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1120,429 +1120,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03007124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-bacterium ribosome display selection for isolation of highly specific anti-Staphyloccocus aureus Affitins for detection- and capture- based biomedical applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosthetic groups for radioiodination and astatination of peptides and proteins: a comparative study of five potential bioorthogonal labeling strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petar Vukojicic</w:t>
+                <w:t xml:space="preserve">Marion Berdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
+                <w:t xml:space="preserve">Michel Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26989⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02140227v1</w:t>
+                <w:t xml:space="preserve">inserm-01939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent Affidendrons with High Affinity and Specificity toward Staphylococcus aureus as Versatile Tools for Modulating Multicellular Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Vukojicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maun H. Tawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Fernandez-Villamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (24), pp.21391-21398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02167902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosthetic groups for radioiodination and astatination of peptides and proteins: a comparative study of five potential bioorthogonal labeling strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Berdal</w:t>
+                <w:t xml:space="preserve">Whole-bacterium ribosome display selection for isolation of highly specific anti-Staphyloccocus aureus Affitins for detection- and capture- based biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chérel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Vukojicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.167-174. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.26989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01939636v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02140227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Affitin and PEG modifications onto siRNA lipid nanocapsules: cell uptake and in vivo biodistribution improvements</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Tn916-like elements confer aminoglycoside/macrolide co-resistance in clinical isolates of Streptococcus gallolyticus ssp. gallolyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,455 +1760,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01813206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, smaller scaffold for Affitins: Showcase with binders specific for EpCAM.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium ulcerans S4018 Isolated from a Patient with an Active Buruli Ulcer in Benin, Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+                <w:t xml:space="preserve">Annick Chauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Carrión</w:t>
+                <w:t xml:space="preserve">Estelle Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+                <w:t xml:space="preserve">Laurent Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00248-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01629637v1</w:t>
+                <w:t xml:space="preserve">inserm-01550042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium ulcerans S4018 Isolated from a Patient with an Active Buruli Ulcer in Benin, Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">In vitro emergence of fluoroquinolone resistance in Cutibacterium (formerly Propionibacterium ) acnes and molecular characterization of mutations in the gyrA gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Takoudju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillouzouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marsollier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00248-17⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.194 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01550042v1</w:t>
+                <w:t xml:space="preserve">inserm-01636129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro emergence of fluoroquinolone resistance in Cutibacterium (formerly Propionibacterium ) acnes and molecular characterization of mutations in the gyrA gene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel, smaller scaffold for Affitins: Showcase with binders specific for EpCAM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillouzouic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pecorari</w:t>
+                <w:t xml:space="preserve">Federico Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Corvec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47, pp.194 - 200. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2017.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.26463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01636129v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01629637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Highly Erythromycin-Resistant Streptococcus gallolyticus subsp. gallolyticus Isolates Containing a Novel Tn916-Like Element, Tn6331</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archaeal &amp;quot;7kDa DNA-binding&amp;quot; proteins: extended characterization of an old gifted family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Kalichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Danovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.37274 - 37274. </w:t>
@@ -2647,382 +2647,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01292506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological Uses of Archaeal Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement and efficient display of Bacillus thuringiensis toxins on M13 phages and ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabino Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zuñiga‑navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/809758⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02913698v1</w:t>
+                <w:t xml:space="preserve">inserm-01819791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Erythromycin-Resistant Streptococcus gallolyticus subsp. gallolyticus NTS 31106099 Isolated from a Patient with Infective Endocarditis and Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.e00370-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00370-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and efficient display of Bacillus thuringiensis toxins on M13 phages and ribosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Cantón</w:t>
+                <w:t xml:space="preserve">Biotechnological Uses of Archaeal Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Zuñiga‑navarrete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+                <w:t xml:space="preserve">Vickery Arcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Bravo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juergen Wiegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Archaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.809758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0160-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/809758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01819791v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Affinity Proteins as Ligands of Immunoglobulins</w:t>
               </w:r>
@@ -3112,64 +3112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity transfer to the archaeal extremophilic Sac7d protein by insertion of a CDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching an anti-IgG binding site between archaeal extremophilic proteins results in Affitins with enhanced pH stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,77 +3385,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent and Specific Inhibition of Glycosidases by Small Artificial Binding Proteins (Affitins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of the archaeal Sac7d scaffold protein to alternative library designs: characterization of anti-immunoglobulin G Affitins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Talham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama V(H)H antibody fragments against GFAP: better diffusion in fixed tissues than classical monoclonal antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perruchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,294 +4513,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
+                <w:t xml:space="preserve">Selection and Characterization of Her2 Binding-designed Ankyrin Repeat Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Drevelle</w:t>
+                <w:t xml:space="preserve">Christian Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
+                <w:t xml:space="preserve">Nadine Straumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Heyd</w:t>
+                <w:t xml:space="preserve">Emanuel Wyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sorel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Plückthun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (46), pp.35167-35175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299317v1</w:t>
+                <w:t xml:space="preserve">hal-00412873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and Characterization of Her2 Binding-designed Ankyrin Repeat Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Zahnd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Straumann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 358, pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412873v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4812,402 +4812,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of modified siRNA lipid nanocapsules - Evaluation of cellular uptake and stealth properties</w:t>
+                <w:t xml:space="preserve">Etude de l'impact sur l'internalisation cellulaire et le comportement sanguin de nanocapsules de siRNA modifiées en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie David</w:t>
+                <w:t xml:space="preserve">Pierre Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual wold meeting on Pharmaceutics, Biopharmaceuticsand Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal. 2014</w:t>
+              <w:t xml:space="preserve">8èmes journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Sables d'Olonne, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184087v1</w:t>
+                <w:t xml:space="preserve">hal-03137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution, tumor targeting and melanoma anticancer properties of innovative pegylated siRNA lipid nanocapsules</w:t>
+                <w:t xml:space="preserve">Development of modified siRNA lipid nanocapsules - Evaluation of cellular uptake and stealth properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie David</w:t>
+                <w:t xml:space="preserve">Pierre Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SFNano "Tools and models for translation of Drug Delivery Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Porto, Portugal. 2014</w:t>
+              <w:t xml:space="preserve">9th annual wold meeting on Pharmaceutics, Biopharmaceuticsand Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184099v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact sur l'internalisation cellulaire et le comportement sanguin de nanocapsules de siRNA modifiées en surface</w:t>
+                <w:t xml:space="preserve">Biodistribution, tumor targeting and melanoma anticancer properties of innovative pegylated siRNA lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthea Emina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les Sables d'Olonne, France. 2014</w:t>
+              <w:t xml:space="preserve">Workshop SFNano "Tools and models for translation of Drug Delivery Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137646v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of smart siRNA Lipid NanoCapsules</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,64 +5441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affitins: Ribosome Display for Selection of Aho7c-Based Affinity Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Kalichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2FAE633"/>
+    <w:nsid w:val="1454F092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pecorari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201297957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2942-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thae Thae Min" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pecorari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawana Panomket" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitima Suttipanta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c01032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3279-6_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.13.566836" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vaurs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Douchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96560-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76855-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02140227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vukojicic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26989" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maun H. Tawara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernandez-Villamarin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b05702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.11.034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Resnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Lucrezia Emina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Galopin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03668g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01813206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00248-17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Takoudju" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillouzouic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pecorari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00226-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Danovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. M. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ottengy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canani Viecinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mouratou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.02.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickery Arcus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Wiegel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/809758" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cat&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00370-15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Pacheco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cant&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zu&#241;iga&#8209;navarrete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bravo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0160-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom5010060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzu042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0863-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDW9B0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bedouelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.04.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00429632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perruchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-009-0572-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0DE2F3A56C72DA85A6259A04E54DE3A7DF3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krehenbrink" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01138-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krehenbrink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guilvout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maria Alzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;corari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWTPQRBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouratou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello-Manigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paul Pugsley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zahnd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Straumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Wyler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Emina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2176-9_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9853-1_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pecorari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201297957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2942-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thae Thae Min" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pecorari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawana Panomket" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitima Suttipanta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c01032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3279-6_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.13.566836" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vaurs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Douchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96560-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76855-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.11.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vukojicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maun H. Tawara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernandez-Villamarin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b05702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02140227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26989" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Resnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Lucrezia Emina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Galopin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03668g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01813206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00248-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Takoudju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillouzouic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pecorari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00226-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Danovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. M. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ottengy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canani Viecinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mouratou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.02.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Pacheco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cant&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zu&#241;iga&#8209;navarrete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bravo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0160-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00370-15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickery Arcus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Wiegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/809758" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom5010060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzu042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0863-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDW9B0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bedouelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.04.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00429632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perruchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-009-0572-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0DE2F3A56C72DA85A6259A04E54DE3A7DF3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krehenbrink" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01138-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krehenbrink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guilvout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maria Alzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;corari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWTPQRBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouratou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello-Manigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paul Pugsley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zahnd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Straumann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Wyler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Emina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2176-9_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9853-1_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>