--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1254,295 +1254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Affidendrons with High Affinity and Specificity toward Staphylococcus aureus as Versatile Tools for Modulating Multicellular Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-bacterium ribosome display selection for isolation of highly specific anti-Staphyloccocus aureus Affitins for detection- and capture- based biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petar Vukojicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maun H. Tawara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b05702⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02167902v1</w:t>
+                <w:t xml:space="preserve">inserm-02140227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-bacterium ribosome display selection for isolation of highly specific anti-Staphyloccocus aureus Affitins for detection- and capture- based biomedical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
+                <w:t xml:space="preserve">Multivalent Affidendrons with High Affinity and Specificity toward Staphylococcus aureus as Versatile Tools for Modulating Multicellular Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Vukojicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petar Vukojicic</w:t>
+                <w:t xml:space="preserve">Maun H. Tawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
+                <w:t xml:space="preserve">Marcos Fernandez-Villamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (24), pp.21391-21398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02140227v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02167902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Affitin and PEG modifications onto siRNA lipid nanocapsules: cell uptake and in vivo biodistribution improvements</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Tn916-like elements confer aminoglycoside/macrolide co-resistance in clinical isolates of Streptococcus gallolyticus ssp. gallolyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Mycobacterium ulcerans S4018 Isolated from a Patient with an Active Buruli Ulcer in Benin, Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Takoudju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guillouzouic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Highly Erythromycin-Resistant Streptococcus gallolyticus subsp. gallolyticus Isolates Containing a Novel Tn916-Like Element, Tn6331</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,161 +2262,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01550034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The archaeal &amp;quot;7kDa DNA-binding&amp;quot; proteins: extended characterization of an old gifted family</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affitins as robust tailored reagents for affinity chromatography purification of antibodies and non-immunoglobulin proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Danovski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Mouratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.37274 - 37274. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1441, pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01398571v1</w:t>
+                <w:t xml:space="preserve">inserm-01292506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affitins for protein purification by affinity magnetic fishing</w:t>
               </w:r>
@@ -2530,672 +2513,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01342446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affitins as robust tailored reagents for affinity chromatography purification of antibodies and non-immunoglobulin proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The archaeal &amp;quot;7kDa DNA-binding&amp;quot; proteins: extended characterization of an old gifted family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mouratou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgi Danovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1441, pp.44-51. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.37274 - 37274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.02.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep37274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01292506v1</w:t>
+                <w:t xml:space="preserve">inserm-01398571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and efficient display of Bacillus thuringiensis toxins on M13 phages and ribosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Zuñiga‑navarrete</w:t>
+                <w:t xml:space="preserve">Artificial Affinity Proteins as Ligands of Immunoglobulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mouratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-015-0160-1⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom5010060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01819791v1</w:t>
+                <w:t xml:space="preserve">inserm-01818739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Erythromycin-Resistant Streptococcus gallolyticus subsp. gallolyticus NTS 31106099 Isolated from a Patient with Infective Endocarditis and Colorectal Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotechnological Uses of Archaeal Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vickery Arcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Wiegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00370-15⟩</w:t>
+              <w:t xml:space="preserve">Archaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.809758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/809758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913669v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological Uses of Archaeal Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Erythromycin-Resistant Streptococcus gallolyticus subsp. gallolyticus NTS 31106099 Isolated from a Patient with Infective Endocarditis and Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juergen Wiegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/809758⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00370-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00370-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913698v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Affinity Proteins as Ligands of Immunoglobulins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+                <w:t xml:space="preserve">Improvement and efficient display of Bacillus thuringiensis toxins on M13 phages and ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabino Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zuñiga‑navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.60 - 75. </w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom5010060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13568-015-0160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01818739v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01819791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity transfer to the archaeal extremophilic Sac7d protein by insertion of a CDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mouratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3255,77 +3255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching an anti-IgG binding site between archaeal extremophilic proteins results in Affitins with enhanced pH stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mouratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent and Specific Inhibition of Glycosidases by Small Artificial Binding Proteins (Affitins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabino Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of the archaeal Sac7d scaffold protein to alternative library designs: characterization of anti-immunoglobulin G Affitins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,359 +3910,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llama V(H)H antibody fragments against GFAP: better diffusion in fixed tissues than classical monoclonal antibodies.</w:t>
+                <w:t xml:space="preserve">Type II secretion system secretin PulD localizes in clusters in the Escherichia coli outer membrane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Perruchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pecorari</w:t>
+                <w:t xml:space="preserve">Nienke Buddelmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bourgeois</w:t>
+                <w:t xml:space="preserve">Martin Krehenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony P Pugsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-009-0572-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01138-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00429632v1</w:t>
+                <w:t xml:space="preserve">hal-00414292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphosphonate Adaptors for Specific Protein Binding on Zirconium Phosphonate-based Microarrays.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Llama V(H)H antibody fragments against GFAP: better diffusion in fixed tissues than classical monoclonal antibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjug Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (5), pp.685-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-009-0572-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459484v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00429632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II secretion system secretin PulD localizes in clusters in the Escherichia coli outer membrane.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphosphonate Adaptors for Specific Protein Binding on Zirconium Phosphonate-based Microarrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony P Pugsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjug Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (12), pp.2270-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01138-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414292v1</w:t>
+                <w:t xml:space="preserve">hal-00459484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial binding proteins (Affitins) as probes for conformational changes in secretin PulD.</w:t>
               </w:r>
@@ -4513,294 +4513,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and Characterization of Her2 Binding-designed Ankyrin Repeat Proteins</w:t>
+                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Zahnd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
+                <w:t xml:space="preserve">Antoine Drevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Straumann</w:t>
+                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Wyler</w:t>
+                <w:t xml:space="preserve">Bernadette Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Plückthun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 358, pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412873v1</w:t>
+                <w:t xml:space="preserve">hal-03299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of in Vitro Evolved Binding Sites on Neocarzinostatin Scaffold Reveal Unanticipated Evolutionary Pathways</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection and Characterization of Her2 Binding-designed Ankyrin Repeat Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+                <w:t xml:space="preserve">Christian Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Straumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Wyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Plückthun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (46), pp.35167-35175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299317v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4812,402 +4812,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact sur l'internalisation cellulaire et le comportement sanguin de nanocapsules de siRNA modifiées en surface</w:t>
+                <w:t xml:space="preserve">Development of modified siRNA lipid nanocapsules - Evaluation of cellular uptake and stealth properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephanie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les Sables d'Olonne, France. 2014</w:t>
+              <w:t xml:space="preserve">9th annual wold meeting on Pharmaceutics, Biopharmaceuticsand Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137646v1</w:t>
+                <w:t xml:space="preserve">hal-03184087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of modified siRNA lipid nanocapsules - Evaluation of cellular uptake and stealth properties</w:t>
+                <w:t xml:space="preserve">Biodistribution, tumor targeting and melanoma anticancer properties of innovative pegylated siRNA lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthea Emina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual wold meeting on Pharmaceutics, Biopharmaceuticsand Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal. 2014</w:t>
+              <w:t xml:space="preserve">Workshop SFNano "Tools and models for translation of Drug Delivery Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184087v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution, tumor targeting and melanoma anticancer properties of innovative pegylated siRNA lipid nanocapsules</w:t>
+                <w:t xml:space="preserve">Etude de l'impact sur l'internalisation cellulaire et le comportement sanguin de nanocapsules de siRNA modifiées en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Resnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie David</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SFNano "Tools and models for translation of Drug Delivery Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Porto, Portugal. 2014</w:t>
+              <w:t xml:space="preserve">8èmes journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Sables d'Olonne, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184099v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of smart siRNA Lipid NanoCapsules</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Affitins for Affinity Purification of Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mouratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pecorari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5454,51 +5454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affitins: Ribosome Display for Selection of Aho7c-Based Affinity Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Kalichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1454F092"/>
+    <w:nsid w:val="3554C001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pecorari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201297957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2942-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thae Thae Min" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pecorari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawana Panomket" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitima Suttipanta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c01032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3279-6_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.13.566836" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vaurs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Douchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96560-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76855-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.11.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vukojicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maun H. Tawara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernandez-Villamarin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b05702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02140227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26989" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Resnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Lucrezia Emina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Galopin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03668g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01813206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00248-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Takoudju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillouzouic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pecorari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00226-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Danovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. M. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ottengy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canani Viecinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mouratou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.02.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Pacheco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cant&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zu&#241;iga&#8209;navarrete" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bravo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0160-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00370-15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickery Arcus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Wiegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/809758" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom5010060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzu042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0863-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDW9B0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bedouelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.04.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00429632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perruchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-009-0572-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0DE2F3A56C72DA85A6259A04E54DE3A7DF3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krehenbrink" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01138-08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krehenbrink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guilvout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maria Alzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;corari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWTPQRBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouratou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello-Manigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paul Pugsley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zahnd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Straumann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Wyler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Emina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2176-9_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9853-1_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pecorari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-0643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201297957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2942-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thae Thae Min" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pecorari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawana Panomket" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitima Suttipanta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c01032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3279-6_2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenann Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beauvais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.13.566836" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vaurs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Douchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96560-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03007124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76855-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01939636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berdal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.11.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02140227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vukojicic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maun H. Tawara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernandez-Villamarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b05702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Resnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Lucrezia Emina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Galopin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra03668g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01813206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00248-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Takoudju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillouzouic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pecorari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2017.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00226-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mouratou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.02.068" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. M. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ottengy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canani Viecinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01398571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Danovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37274" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom5010060" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickery Arcus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Wiegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/809758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00370-15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Pacheco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cant&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zu&#241;iga&#8209;navarrete" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bravo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-015-0160-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzu042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.10.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-011-0863-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDW9B0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bedouelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.04.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Buddelmeijer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krehenbrink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Pugsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01138-08" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00429632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perruchini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-009-0572-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C0DE2F3A56C72DA85A6259A04E54DE3A7DF3CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krehenbrink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guilvout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maria Alzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;corari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.09.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWTPQRBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouratou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello-Manigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paul Pugsley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drevelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Heyd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.02.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1W0PRZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zahnd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Straumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Wyler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea Emina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2176-9_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02337107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9853-1_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>