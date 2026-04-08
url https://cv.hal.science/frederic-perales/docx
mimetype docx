--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -100,637 +100,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Jelea</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126533v1</w:t>
+                <w:t xml:space="preserve">hal-05003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
+                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496, pp.143818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003004v1</w:t>
+                <w:t xml:space="preserve">hal-05316078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pouya</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoltan Bézi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316078v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05204505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bézi</w:t>
+                <w:t xml:space="preserve">Andrei Jelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bakaev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
+              <w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05204505v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating chemical and cracking processes in cement paste exposed to a low external sulfate attack with emphasis on the contribution of gypsum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 413, pp.134845. </w:t>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of internal and external sulfate attacks of concrete with a generic reactive transport-poromechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (12), pp.3679 - 3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,103 +898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Evolution and Expansion of Cement Pastes in a Sulfate-Confined Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t>
@@ -1032,103 +1032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Study of the Properties and Behavior under Uniaxial Tensile Stress of Some Représentative UO2 Grain Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Jelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1162,77 +1162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 | 2022, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,77 +1266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse dynamics and runout of dense granular materials in a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,51 +2171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2288,921 +2288,921 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611040v1</w:t>
+                <w:t xml:space="preserve">hal-04742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Duchesne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.35-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
+              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Mechanical Engineers (ASME), Jul 2024, Washington, United States. pp.V001T01A056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2024-121961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742083v1</w:t>
+                <w:t xml:space="preserve">hal-04796027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2024-121961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04796027v1</w:t>
+                <w:t xml:space="preserve">hal-04611040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435682v1</w:t>
+                <w:t xml:space="preserve">hal-04785840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785840v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la rupture d'éprouvettes mini-C(T) d'aciers de cuves dans le domaine de transition ductile-fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mécamat, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,847 +3221,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04251920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.9423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717982v1</w:t>
+                <w:t xml:space="preserve">hal-03876143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling of cementitious materials subjected to external sulfate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46427/gold2022.9423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876143v1</w:t>
+                <w:t xml:space="preserve">irsn-03880501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling of cementitious materials subjected to external sulfate attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical behavior of CEM I pastes subjected to low-concentration sulfate attack in the geologic disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">NUWCEM 2022 4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03880501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical behavior of CEM I pastes subjected to low-concentration sulfate attack in the geologic disposal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2022 4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876103v1</w:t>
+                <w:t xml:space="preserve">hal-03879807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Jelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879807v1</w:t>
+                <w:t xml:space="preserve">hal-03717982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport and poromechanical modeling in discontinuous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4093,998 +4093,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perales Frederic</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824649v1</w:t>
+                <w:t xml:space="preserve">hal-02456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456733v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106120v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456777v1</w:t>
+                <w:t xml:space="preserve">hal-02347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perales Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347859v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,688 +5129,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YADE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928925v1</w:t>
+                <w:t xml:space="preserve">hal-02347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">2nd YADE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347790v1</w:t>
+                <w:t xml:space="preserve">hal-02928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899269v1</w:t>
+                <w:t xml:space="preserve">hal-02141645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141645v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899344v1</w:t>
+                <w:t xml:space="preserve">hal-01899269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,90 +5848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6071,554 +6071,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143518v1</w:t>
+                <w:t xml:space="preserve">hal-02143526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">Adaptive design for the estimation of high-variation regions using non-stationary Gaussian process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eighth International Workshop on Simulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143526v1</w:t>
+                <w:t xml:space="preserve">hal-01402266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive design for the estimation of high-variation regions using non-stationary Gaussian process models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Workshop on Simulation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402266v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143781v1</w:t>
+                <w:t xml:space="preserve">hal-02143515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6626,323 +6626,323 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143515v1</w:t>
+                <w:t xml:space="preserve">hal-02143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification adaptative d’expériences numériques et krigeage: application à la simulation numérique en mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique - CANUM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142099v1</w:t>
+                <w:t xml:space="preserve">hal-01262585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planification adaptative d’expériences numériques et krigeage: application à la simulation numérique en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique - CANUM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262585v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013 - 7th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.662-665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7352,64 +7352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement d'une colonne de grains dans un fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,934 +7664,934 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of “Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus: Model of Tumbling Sand Castles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d’interactions multiphysiques entre corps.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures, CSMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, GIENS, France. 2022</w:t>
+              <w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704427v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d’interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Brice Nkoumbou Kaptchouang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures, CSMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, GIENS, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969911v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456678v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-02093588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8622,64 +8622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile crack growth using cohesive GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Meïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brice Nkoumbou Kaptchouang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03880501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corvisier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marmin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005MON20202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03880501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corvisier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marmin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005MON20202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>