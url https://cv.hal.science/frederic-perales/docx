--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,637 +100,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
+                <w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Jelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003004v1</w:t>
+                <w:t xml:space="preserve">hal-05126533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pouya</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316078v1</w:t>
+                <w:t xml:space="preserve">hal-05003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bézi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496, pp.143818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05204505v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic/mesoscopic approach to the grains boundaries fracture: The case of UO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Jelea</w:t>
+                <w:t xml:space="preserve">Zoltan Bézi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Monerie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 320, pp.111029. </w:t>
+              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126533v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05204505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating chemical and cracking processes in cement paste exposed to a low external sulfate attack with emphasis on the contribution of gypsum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 413, pp.134845. </w:t>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of internal and external sulfate attacks of concrete with a generic reactive transport-poromechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (12), pp.3679 - 3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,103 +898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical Evolution and Expansion of Cement Pastes in a Sulfate-Confined Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t>
@@ -1032,103 +1032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Study of the Properties and Behavior under Uniaxial Tensile Stress of Some Représentative UO2 Grain Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Jelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1162,77 +1162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 | 2022, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,77 +1266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse dynamics and runout of dense granular materials in a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,51 +2171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2288,921 +2288,921 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742083v1</w:t>
+                <w:t xml:space="preserve">hal-04611040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742087v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Argouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/PVP2024-121961⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.35-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796027v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Mechanical Engineers (ASME), Jul 2024, Washington, United States. pp.V001T01A056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2024-121961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611040v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785840v1</w:t>
+                <w:t xml:space="preserve">hal-04435682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
+                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pouya</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435682v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la rupture d'éprouvettes mini-C(T) d'aciers de cuves dans le domaine de transition ductile-fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mécamat, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,847 +3221,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04251920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Jelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876143v1</w:t>
+                <w:t xml:space="preserve">hal-03717982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.9423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717716v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling of cementitious materials subjected to external sulfate attacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Corvisier</w:t>
+                <w:t xml:space="preserve">Simulations par Modèles de Zones Cohésives de la fissuration en mode mixte de la pâte de ciment et de l'interface pâte de ciment/granulat sous flexion 3 points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">CSMA2022 15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03880501v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical behavior of CEM I pastes subjected to low-concentration sulfate attack in the geologic disposal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling of cementitious materials subjected to external sulfate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2022 4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876103v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03880501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical behavior of CEM I pastes subjected to low-concentration sulfate attack in the geologic disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NUWCEM 2022 4th International Symposium on Cement-Based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879807v1</w:t>
+                <w:t xml:space="preserve">hal-03876103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle atomistique-continue pour la détermination de la rupture des joints de grains dans le dioxyde d'uranium – UO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental investigation of mixed-mode fracture of cement paste and interface under three-point bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Al Dandachli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">NoMaD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717982v1</w:t>
+                <w:t xml:space="preserve">hal-03879807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport and poromechanical modeling in discontinuous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4093,998 +4093,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Pele</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perales Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456733v1</w:t>
+                <w:t xml:space="preserve">hal-04824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106120v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456777v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347859v1</w:t>
+                <w:t xml:space="preserve">hal-02456777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824649v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,77 +5135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,459 +5358,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141645v1</w:t>
+                <w:t xml:space="preserve">hal-01899269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899344v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xper : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques entre corps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Babik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899269v1</w:t>
+                <w:t xml:space="preserve">hal-01899344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,90 +5848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6071,554 +6071,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143526v1</w:t>
+                <w:t xml:space="preserve">hal-02143518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive design for the estimation of high-variation regions using non-stationary Gaussian process models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Workshop on Simulation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402266v1</w:t>
+                <w:t xml:space="preserve">hal-02143526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Adaptive design for the estimation of high-variation regions using non-stationary Gaussian process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eighth International Workshop on Simulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143781v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143515v1</w:t>
+                <w:t xml:space="preserve">hal-02143781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transports dans la fissuration des matériaux hétérogènes : application à la durée de vie d’exploitation des centrales nucléaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bichet</w:t>
+                <w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6626,323 +6626,323 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143518v1</w:t>
+                <w:t xml:space="preserve">hal-02143515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Planification adaptative d’expériences numériques et krigeage: application à la simulation numérique en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique - CANUM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262585v1</w:t>
+                <w:t xml:space="preserve">hal-02142099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification adaptative d’expériences numériques et krigeage: application à la simulation numérique en mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'Eigenerosion : mise en œuvre et extension aux matériaux hétérogènes. Application à la fissuration de matériaux cimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cp Pelissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès National d'Analyse Numérique - CANUM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142099v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular slumping in a fluid: Focus on runout distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013 - 7th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.662-665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7352,64 +7352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement d'une colonne de grains dans un fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dynamique des composites à matrice métallique. Application au Zircaloy hydruré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,344 +7664,876 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d’interactions multiphysiques entre corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Brice Nkoumbou Kaptchouang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures, CSMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, GIENS, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Gouic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus: Model of Tumbling Sand Castles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,589 +8541,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093588v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-02456678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8622,64 +8622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile crack growth using cohesive GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Meïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brice Nkoumbou Kaptchouang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03880501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corvisier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marmin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005MON20202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05126533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jelea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04210078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Jelea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Babik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130949555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.188001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03880501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Corvisier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perales Frederic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bichet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marmin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cp Pelissou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00079015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005MON20202" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>