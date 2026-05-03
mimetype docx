--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frédéric Piantoni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences HDR en géographie</w:t>
+        <w:t xml:space="preserve">Maître de conférences HDR en géographie, Université de Reims Champagne Ardenne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,2778 +125,3996 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frédéric Piantoni est maître de conférences HDR en géographie à l’Université de Reims Champagne-Ardenne, rattaché à l’UR Habiter (Univ. de Reims Champagne-Ardenne) et associé à l’UMR CEPED (Univ. de Paris, IRD). Ses travaux portent sur les migrations en Guyane, à leurs liens à la construction du territoire aux échelles locales (production urbaine et processus d’intégration) et aux circulations  transnationales qui positionnent cette région dans la mondialisation. En complément de méthodes quantitatives, il mobilise l’art comme méthode, développant des approches sensibles dans le cadre de créations (exposition de photographies, pièce de théâtre) menées avec des collectifs immigrés.</w:t>
+        <w:t xml:space="preserve">Frédéric Piantoni est maître de conférences HDR en géographie à l’Université de Reims Champagne-Ardenne, rattaché à l’UR Habiter (Univ. de Reims Champagne-Ardenne) et associé à l'UMR CEPED (Université de Paris Cité, IRD, INSERM Université de Paris Nord).Ses recherches en géopolitique et géographie politique s’inscrivent dans les recompositions des territorialités du pouvoir et des stratégies des acteurs à toutes les échelles (des individus ou des collectifs de quartiers urbains jusqu’aux Etats et aux espaces supranationaux).Sa démarche par projets collaboratifs de tous types (Associations, Fonds FEDER régionaux, ANR PRC, PEPR) croise la géopolitique avec les sc. sociales, les études visuelles (production et usage de la photographie en sc. sociales), mais aussi les sciences de l’environnement à travers la prise en compte du sous-sol dans les processus de territorialisation.Ses terrains sont essentiellement les Guyanes (Guyane fr. Surinam, Guyana, Brésil), le bassin amazonien, la France, avec une expérience au Sénégal et au Niger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ses thèmes portent sur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">•	la géopolitique des migrations internationales dans des contextes post-coloniaux. Elles constituent un prisme pour analyser des dispositifs de pouvoir et de gouvernementalité, notament dans les pratiques des circulations transnationales et la production de leurs ancrages (frontières, espaces urbanisés auto-gérés et non planifiés par l'Etat, ...).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">•	l'iconologie politique et la fabrique du territoire, notamment dans les politiques néo-extractivismes (Guyane fr.). Un volet porte sur la manière dont les acteurs légitiment leur action sur l’espace (enjeux de souveraineté, réhabilitation de site par ex.). Un second volet s’attache à la relation des habitants aux lieux dans le milieu forestier et aux formes d'adaptation aux changement globaux, en mobilisant les approches non-représentationnelles. Ce volet ouvre vers des approches iconologiques du vivant et de ses représentations, conduisant à la revendication d’espace par des acteurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ses méthodologies sont quantitatives (bases de données, analyse et visualisation de corpus textuels et iconographiques, protocoles reproductibles) et qualitatives (entretiens, approches sensibles mobilisant l’image et la photographie). Sur ce dernier point la relation au milieu (notamment à la forêt amazonienne et à son sous-sol) est abordée grâce aux motifs que les habitants déposent (dessinent) sur des photographies de paysage. Ces approches visuelles des acteurs (visualités/territorialités) sont mobilisées pour comprendre la relation au sous-sol, à son exploitation et aux capacités d'actions collectives et individuelles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géopolitique en revues</w:t>
+                <w:t xml:space="preserve">Comment les images médiatisent-elles les jeux d’acteurs dans l’exploitation du sous-sol guyanais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+                <w:t xml:space="preserve">Charlène Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Asma Malicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche_PEPR Sous-sol, bien commun_ANR Anticip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR GOYAVES_CNRS_BRGM, Feb 2026, CNRS - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416175v1</w:t>
+                <w:t xml:space="preserve">hal-05559625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessous des flux. Comment la cartographie des mobilités change nos représentations des migrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La géopolitique en revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire L’illusion cartographique, Musée d’Aquitaine, UMR CNRS Passages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIE, Oct 2025, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629532v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photographie comme corpus sensible appliqué à l‘étude des situations sociales en migration. Retour sur une pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Saisir les récits des parcours migratoires comme une expérience humaine sensible. Essai d’une écriture photographique co-construite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’équipe "Les représentations des migrations » / Session « La photographie en question », UMR CNRS MIGRINTER, Université de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche à Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CESSMA, UMR ECHELLES, UMR URMIS,, Jun 2025, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629609v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond social and political approaches of immigration in French Guyana : sketching a migratory system in the Amazonian Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capturing Migration Narratives as a Sensitive Human Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminário Franco Brasileiro Passagens de Fronteiras e Cidades Seguras, Universidade Federal do Rio de Janeiro, Universidade Federal do Amapá, Universidade Federal do Ceará, CESDIP Université de Versailles Saint Quentin-en-Yveline, MINEA Université de Guyane, Oiapoque, Brazil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Oiapoque, Brazil</w:t>
+              <w:t xml:space="preserve">Annual-International Conference &amp; Society of British Geographer_Geographies of Creativity / Creative Geography_Session New Geographies of the Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographic Society &amp; Institute of British Geographers, Aug 2025, Birmingham (UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599472v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’immigration au Brésil et ses conséquences sur la fonction des frontières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capturing the narratives of migration pathways. An attempt at a co-constructed photographic writing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Contrôle des frontières et policing des populations en Guyane. Perspectives franco-brésiliennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Guyane, Oct 2018, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Table-ronde « La photographie en sciences sociales : écriture artistique et méthodologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 1_Panthéon Sorbonne, Dec 2025, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599448v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité des aires protégées aux Antilles Guyane : processus de territorialisation par la mobilisation du concept de biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding inequalities in migration. Rethinking actor dynamics through discourse, images, and narratives: an example from ECOWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du Labex Centre de la Biodiversité Amazonienne (CEBA), ABIOS Atelier 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cayenne, France</w:t>
+              <w:t xml:space="preserve">8ème Édition des Rencontres des Études Africaines en France (REAF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Etudes Africaines en France (REAF)_Groupement d’intérêt scientifique France (GIS) Études africaines en France CNRS_UAR études aréales 2999; Université Côte d’Azur, Nice,, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662117v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond social and political approaches of immigration in French Guyana : sketching a migratory system in the Amazonian Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time and political space: two unexamined implicit assumptions in the study of international migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Migration Institute, Seminar series Room 3 ODID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Le temps des géographes_session Espace, Temps, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union géographique internationale_Paris 2022; Comité National Français de Géographie; Commission de géographie politique et de géopolitique, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662133v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informalité comme une ressource de développement. Le cas du bassin frontalier Maroni (Guyane française-Surinam)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le dessous des flux. Comment la cartographie des mobilités change nos représentations des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale BRIT XIV, The border : a source of innovation, Session 26 – Cross-border mobility and innovative consumption practices, Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire L’illusion cartographique, Musée d’Aquitaine, UMR CNRS Passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662126v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La photographie comme corpus sensible appliqué à l‘étude des situations sociales en migration. Retour sur une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire d’équipe "Les représentations des migrations » / Session « La photographie en question », UMR CNRS MIGRINTER, Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629420v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+                <w:t xml:space="preserve">Beyond social and political approaches of immigration in French Guyana : sketching a migratory system in the Amazonian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
+              <w:t xml:space="preserve">II Seminário Franco Brasileiro Passagens de Fronteiras e Cidades Seguras, Universidade Federal do Rio de Janeiro, Universidade Federal do Amapá, Universidade Federal do Ceará, CESDIP Université de Versailles Saint Quentin-en-Yveline, MINEA Université de Guyane, Oiapoque, Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Oiapoque, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560709v1</w:t>
+                <w:t xml:space="preserve">hal-03599472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations transfrontalières en Guyane française : approches géopolitique et géoéconomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’évolution de l’immigration au Brésil et ses conséquences sur la fonction des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie, St. Dié des Vosges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, St. Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Colloque international Contrôle des frontières et policing des populations en Guyane. Perspectives franco-brésiliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Guyane, Oct 2018, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629435v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision en archéologique préventive : Les rues de la Cité des Rèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Légitimité des aires protégées aux Antilles Guyane : processus de territorialisation par la mobilisation du concept de biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">séminaire du Labex Centre de la Biodiversité Amazonienne (CEBA), ABIOS Atelier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584790v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method for the Comparison of two fuzzy numbers extending Fuzzy Max Order</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+                <w:t xml:space="preserve">Beyond social and political approaches of immigration in French Guyana : sketching a migratory system in the Amazonian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Managment of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.127--133</w:t>
+              <w:t xml:space="preserve">International Migration Institute, Seminar series Room 3 ODID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560708v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’informalité comme une ressource de développement. Le cas du bassin frontalier Maroni (Guyane française-Surinam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale BRIT XIV, The border : a source of innovation, Session 26 – Cross-border mobility and innovative consumption practices, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité des aires protégées aux Antilles Guyane : processus de territorialisation par la mobilisation du concept de biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle du LabEx Céba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Céba, 2014, Cayenne (Guyane), Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoires de l’immigration en Guyane française : société et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde sur l’histoire et les mémoires des immigrations dans l’Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité Nationale de l'Histoire de l'immigration, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations transfrontalières en Guyane française : approches géopolitique et géoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie, St. Dié des Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, St. Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à la décision en archéologique préventive : Les rues de la Cité des Rèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Issy-les-Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Method for the Comparison of two fuzzy numbers extending Fuzzy Max Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Processing and Managment of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.127--133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la gestion, la représentation et la modélisation des données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone ESRI Issy-les-Moulineaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges, marécages et production du territoire : des oubliés du système colonial à l’habitat non planifié d’aujourd’hui</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imager les parcours migratoires après la guerre civile du Surinam (1986-1992) .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le littoral des Guyanes, s'adapter au changement ?</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-05449420v1</w:t>
+              <w:t xml:space="preserve">Séminaire de Commission Nationale de Géographie en Images et en Sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tartou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informalité à Saint-Laurent du Maroni : un facteur de développement alternatif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La dimension sociopolitique de la sylve guyanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oyapock et Maroni : portraits d'estuaires amazoniens</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03583806v1</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie, St. Dié des Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, St. Dié des Vosges, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours migratoires en Guyane. Un essai d'écriture photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et frontières en Europe. Le mythe de la fermeture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les réfugiés en Europe : éléments d’analyse pour repenser l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03592091v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des frontières mobiles : la conquête de l’Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+                <w:t xml:space="preserve">La Guyane ou la chronique d'une mondialisation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges, marécages et production du territoire : des oubliés du système colonial à l’habitat non planifié d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Palisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Habiter le littoral des Guyanes, s'adapter au changement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-232, 2025, Des Amériques, 978-2-7535-9810-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1442h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583821v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations depuis la départementalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marge, marécages, et production du territoires : des oubliés du système colonial à l'habitat non planifié d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Palisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine des communes de la Guyane française</w:t>
+              <w:t xml:space="preserve">Habiter le littoral des Guyanes. S’adapter au changement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.526-528, 2016, 2-9159870-3381-2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes; Collection Des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-232, 2025, Des Amériques, 275359810X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592103v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations antillaises (1830-1930) et intégration du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’informalité à Saint-Laurent du Maroni : un facteur de développement alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine des communes de la Guyane française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.520-524, 2016, 2-9159870-3381-2</w:t>
+              <w:t xml:space="preserve">Oyapock et Maroni : portraits d'estuaires amazoniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.100-104, 2021, 978-2-7592-3274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592098v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de la France, la Guyane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Gastaut</w:t>
+                <w:t xml:space="preserve">Migrations et frontières en Europe. Le mythe de la fermeture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Moullé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières : [exposition, Paris, Palais de la Porte Dorée, Musée d'histoire de l'immigration, novembre 2015 à mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magellan et Cie : Musée de l'histoire de l'immigration, pp.168-175, 2015</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.163-181, 2020, Parcours universitaires (Talence), ISSN 1275-3408, 979-10-300-0165-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592280v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier n'est pas assez [préface]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+                <w:t xml:space="preserve">Des frontières mobiles : la conquête de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux esprits de la lutte de Philippe Roger : exposition du mardi 9 au 24 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Trois Fleuves, 2015</w:t>
+              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.44-46 + carte, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659575v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Border disputes in the Guiana shield : French Guiana-Guyana-Suriname</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Migrations antillaises (1830-1930) et intégration du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Border disputes : a global encyclopedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABC-CLIO, pp.221-231, 2015, 978-1-61069-023-2</w:t>
+              <w:t xml:space="preserve">Le patrimoine des communes de la Guyane française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Clément-Attique Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.520-524, 2016, 2-9159870-3381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592291v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échelle du regard et la sensibilité sociale. Digressions sur quelques liens entre photographie et géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les migrations depuis la départementalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Recife à Reims : récits géographiques : mélanges offerts à Pernette Grandjean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ÉPURE, Éditions et presses universitaires de Reims, pp.67-86, 2013, 978-2-915271-64-5</w:t>
+              <w:t xml:space="preserve">Le patrimoine des communes de la Guyane française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Clément-Attique Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.526-528, 2016, 2-9159870-3381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568744v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles des migrations en Guyane [carte]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aux marges de la France, la Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gastaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des migrants en Europe : géographie critique des politiques migratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.74, 2012, 978-2-200-24966-3</w:t>
+              <w:t xml:space="preserve">Frontières : [exposition, Paris, Palais de la Porte Dorée, Musée d'histoire de l'immigration, novembre 2015 à mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magellan et Cie : Musée de l'histoire de l'immigration, pp.168-175, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659622v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, société et informalité en Guyane : contraintes, processus d'intégration et marronnages contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Poucet</w:t>
+                <w:t xml:space="preserve">Border disputes in the Guiana shield : French Guiana-Guyana-Suriname</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brunet-Jailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marronnage et diversité culturelle : Actes du colloque de la 7e Biennale du Maronnage, Matoury, septembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibis rouge, pp.145-159, 2012, Espace outre-mer, ISSN 1765-6621, 978-2-8445-0383-1</w:t>
+              <w:t xml:space="preserve">Border disputes : a global encyclopedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABC-CLIO, pp.221-231, 2015, 978-1-61069-023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592305v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward handling uncertainty of excavation data into a GIS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photographier n'est pas assez [préface]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the road to reconstructing the past : Computer Applications and Quantitative Methods in Archaeology, CAA : proceedings of the 36th International Conference, Budapest, April 2-6, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeolingua, pp.120-124, 2011, 978-963-991130-7</w:t>
+              <w:t xml:space="preserve">Aux esprits de la lutte de Philippe Roger : exposition du mardi 9 au 24 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Trois Fleuves, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601762v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La migration surinamaise dans le milieu rural du nord-ouest guyanais : analyse du processus de territorialisation du milieu rural depuis 1986</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’échelle du regard et la sensibilité sociale. Digressions sur quelques liens entre photographie et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Bazin; Catherine Fournet-Guérin; Stéphane Rosière. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coletânea de textos do SimpÓsio internacional Migracão : nação, lugar e dinâmicas territoriais, Universitade de São Paulo : 19 a 25 de abril 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assoçião Editorial Humanitas, pp.165-177, 2007</w:t>
+              <w:t xml:space="preserve">De Recife à Reims : récits géographiques : mélanges offerts à Pernette Grandjean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE, Éditions et presses universitaires de Reims, pp.67-86, 2013, 978-2-915271-64-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607661v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations provisoirement déplacées du Surinam en Guyane française</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Immigration, société et informalité en Guyane : contraintes, processus d'intégration et marronnages contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibis Rouge Eds; Collection Espace Outre-mer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'asile politique entre deux chaises : droits de l'homme et gestion des flux migratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.101-114, 2003, Espaces interculturels (Paris), ISSN 1147-3673, 2-7475-5350-7</w:t>
+              <w:t xml:space="preserve">Marronnage et diversité culturelle - actes du colloque de la [7e] Biennale du marronnage 2010, [Matoury]. Actes du colloque de la biennale du marronage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Collection Espace Outre-mer, 2844503837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592324v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture territoriale et comportements démographiques endogènes : processus de territorialisation de l'espace frontalier Maroni (Guyane française / Surinam) depuis 1986</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrôles des migrations en Guyane [carte]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question : colloque international de La Rochelle (22-26 septembre 1998) / Association internationale des démographes de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, PUF, pp.169-181, 2000, AIDELF, ISSN 1160-1531, 2-9509356-8-0</w:t>
+              <w:t xml:space="preserve">Atlas des migrants en Europe : géographie critique des politiques migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.74, 2012, 978-2-200-24966-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599353v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immigration, société et informalité en Guyane : contraintes, processus d'intégration et marronnages contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marronnage et diversité culturelle : Actes du colloque de la 7e Biennale du Maronnage, Matoury, septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis rouge, pp.145-159, 2012, Espace outre-mer, ISSN 1765-6621, 978-2-8445-0383-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward handling uncertainty of excavation data into a GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerem Erzsébet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Redo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vajk Szeverényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the road to reconstructing the past : Computer Applications and Quantitative Methods in Archaeology, CAA : proceedings of the 36th International Conference, Budapest, April 2-6, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeolingua, pp.120-124, 2011, 978-963-991130-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration surinamaise dans le milieu rural du nord-ouest guyanais : analyse du processus de territorialisation du milieu rural depuis 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Dieter Heideman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coletânea de textos do SimpÓsio internacional Migracão : nação, lugar e dinâmicas territoriais, Universitade de São Paulo : 19 a 25 de abril 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assoçião Editorial Humanitas, pp.165-177, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les populations provisoirement déplacées du Surinam en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Legoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ma Mung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'asile politique entre deux chaises : droits de l'homme et gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.101-114, 2003, Espaces interculturels (Paris), ISSN 1147-3673, 2-7475-5350-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture territoriale et comportements démographiques endogènes : processus de territorialisation de l'espace frontalier Maroni (Guyane française / Surinam) depuis 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes démographiques et territoires : les frontières en question : colloque international de La Rochelle (22-26 septembre 1998) / Association internationale des démographes de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, PUF, pp.169-181, 2000, AIDELF, ISSN 1160-1531, 2-9509356-8-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Noirs Marrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces d'un explorateur au XIXe siècle en Amazonie : Henri Coudreau, 1859-1899, de la Guyane au Brésil [catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astrolabe, pp.58-59, 1998, Arts, Sciences et Techniques, 2-909065-05-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2906,91 +4124,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace d’une image : vers une géopolitique du regard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Grenoble Alpes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04198088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3000,1850 +4218,1696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier l’immigration : entre formalisme sémiologique et engagement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Kukawka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Exposer les migrations, 1322, pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans d’immigration en Guyane. Un processus d’intégration sociale et économique sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Migrations et asile: l'Europe à l'épreuve, N ° 39, NF (3), pp.27-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/apdem.039.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une génération d’immigrés en Guyane, 1982-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les Ultramarins. Ici et là-bas, Les ultramarins. Ici et là-bas (178), pp.140-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.253-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10707-013-0183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration brésilienne en Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variable d'ajustement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.13-15</w:t>
+              <w:t xml:space="preserve">Chronique (Amnesty International. Section française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 307, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659625v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable d'ajustement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'immigration brésilienne en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique (Amnesty International. Section française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 307, pp.18-19</w:t>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659650v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anteriority index for managing fuzzy dates in archæological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.339-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00500-009-0408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migration en Guyane française : un territoire ouvert sur le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une saison en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquages territoriaux et catégories sociales dans l’espace ultramarin français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La question migratoire en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.1090⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Histoire des migrations. Panorama régional, 1278, pp.198-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565127v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question migratoire en Guyane française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marquages territoriaux et catégories sociales dans l’espace ultramarin français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.259⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marquages territoriaux et reconnaissance communautaire dans l'outre-mer français, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566595v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’accès au logement des Haïtiens dans l’agglomération de Cayenne comme facteurs de restructuration urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphirin Romanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marquages territoriaux et reconnaissance communautaire dans l'outre-mer français, 6 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de cartes et prédictivité à partir de données archéologiques traitées par SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités en Guyane française : catalyseur et fonction-miroir des discontinuités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Regards vers l'outre-mer français, 2004/2, pp.343-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croquis géographique : du concept à la réalisation par le dessin assisté par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Périgord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 190, pp.111-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recompositions territoriales dans le Maroni : relation mobilité-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Migrations et environnement, 18 (2), pp.11-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566655v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-03659688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes sud, 175 p., 2011, 978-2-7427-9868-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disqualification visible et invisible des quartiers : La politique de la ville aujourd'hui : actes de la conférence : Cayenne 1er mars 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRPV centre de ressources politiques de la ville de Guyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' enjeu migratoire en Guyane française : une géographie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibis rouge, 440 p., 2009, Espace outre-mer, ISSN 1765-6621, 978-2-84450-327-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociopolitique de la sylve guyanaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pouvoir national et acteurs locaux : l'enjeu des mobilités dans un espace en marges. Le cas de la Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03659673v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Poitiers, 2002. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05566134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4911,51 +5975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D8DE0B"/>
+    <w:nsid w:val="F5D60D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-piantoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069052107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1442h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-clement.org/fr/publications/le-patrimoine/le-patrimoine-des-communes-de-la-guyane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet-Jailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03568744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerem Erzs&#233;bet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Redo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vajk Szever&#233;nyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Dieter Heideman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04198088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03563360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kukawka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6678" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03563407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03565127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.259" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03565136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Romanovski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;rigord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vieillard-Baron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpv-guyane.org/publication/disqualification-visible-et-invisible-des-quartiers-la-politique-de-la-ville-aujourdhui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-piantoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069052107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Malicki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05566997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03662091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1442h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-clement.org/fr/publications/le-patrimoine/le-patrimoine-des-communes-de-la-guyane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet-Jailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03568744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerem Erzs&#233;bet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Redo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vajk Szever&#233;nyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Dieter Heideman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03592324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ma Mung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04198088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03563360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kukawka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6678" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03563407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03659635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03565127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03565136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Romanovski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.222" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;rigord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.83" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vieillard-Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpv-guyane.org/publication/disqualification-visible-et-invisible-des-quartiers-la-politique-de-la-ville-aujourdhui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03585549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05566134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>