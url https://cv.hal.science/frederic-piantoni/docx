--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -5975,51 +5975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5D60D2D"/>
+    <w:nsid w:val="ED1973A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>