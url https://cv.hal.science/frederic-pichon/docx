--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3054,243 +3054,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
+              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199578v1</w:t>
+                <w:t xml:space="preserve">hal-03840645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840645v1</w:t>
+                <w:t xml:space="preserve">hal-04199578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t>
               </w:r>
@@ -4053,151 +4053,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPSC: an efficient, general-purpose execution policy for stochastic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Morvan</w:t>
+                <w:t xml:space="preserve">Corrections contextuelles crédibilistes en fonction de décisions partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Phoenix, AZ, United States</w:t>
+              <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353640v1</w:t>
+                <w:t xml:space="preserve">hal-03521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving an Evidential Source of Information Using Contextual Corrections Depending on Partial Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siti Mutmainah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4229,184 +4229,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Belief Functions 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.247-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections contextuelles crédibilistes en fonction de décisions partielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">SPSC: an efficient, general-purpose execution policy for stochastic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.217-224</w:t>
+              <w:t xml:space="preserve">Winter Simulation Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521733v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t>
               </w:r>
@@ -4602,178 +4602,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning evidential contextual corrections from soft labels using a measure of discrepancy between contour functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">SPSC: A new execution policy for exploring discrete-time stochastic simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management, SUM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Compiègne, France</w:t>
+              <w:t xml:space="preserve">PRIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217317v1</w:t>
+                <w:t xml:space="preserve">hal-03521888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPSC: A New Execution Policy for Exploring Discrete-Time Stochastic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,135 +4818,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPSC: A new execution policy for exploring discrete-time stochastic simulations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Morvan</w:t>
+                <w:t xml:space="preserve">On learning evidential contextual corrections from soft labels using a measure of discrepancy between contour functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
+              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management, SUM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521888v1</w:t>
+                <w:t xml:space="preserve">hal-03217317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de corrections contextuelles crédibilistes à partir de données partiellement étiquetées en utilisant la fonction de contour</w:t>
               </w:r>
@@ -5129,321 +5129,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Relations Between Sets to Relations Between Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">Étalonnage évidentiel actif de classifieurs SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053069v1</w:t>
+                <w:t xml:space="preserve">hal-03521894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage évidentiel actif de classifieurs SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+                <w:t xml:space="preserve">An ordered family of consistency measures of belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521894v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordered family of consistency measures of belief functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+                <w:t xml:space="preserve">From Relations Between Sets to Relations Between Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.199-207</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521902v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille de mesures de conflit entre fonctions de croyance</w:t>
               </w:r>
@@ -5619,64 +5619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'événements rares dans les simulations multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,278 +6326,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Helal</w:t>
+                <w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Lefèvre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF'2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337226v1</w:t>
+                <w:t xml:space="preserve">hal-03522208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Droit</w:t>
+                <w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Railway Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522208v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A norm-based view on conflict</w:t>
               </w:r>
@@ -6888,351 +6888,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truthfulness in contextual information correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quost</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522193v1</w:t>
+                <w:t xml:space="preserve">hal-03522197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truthfulness in contextual information correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first inquiry into Simpson's paradox with belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t>
+              <w:t xml:space="preserve">International Conférence on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.190-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522197v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first inquiry into Simpson's paradox with belief functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.190-199</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522203v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting source behavior in information fusion on the basis of consistency and specificity</w:t>
               </w:r>
@@ -7453,51 +7453,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données textuelles au renseignement : vers un modèle global de cotation</w:t>
+                <w:t xml:space="preserve">Un modèle de cotation pour la veille informationnelle en source ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
@@ -7532,97 +7532,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier COTA (Cotation des informations), Journées Francophones d'Ingénierie des Connaissances, IC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">6ème colloque Veille Stratégique Scientifique &amp; Technologique, VSST2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291901v1</w:t>
+                <w:t xml:space="preserve">hal-01292088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de cotation pour la veille informationnelle en source ouverte</w:t>
+                <w:t xml:space="preserve">Des données textuelles au renseignement : vers un modèle global de cotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
@@ -7657,73 +7657,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque Veille Stratégique Scientifique &amp; Technologique, VSST2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier COTA (Cotation des informations), Journées Francophones d'Ingénierie des Connaissances, IC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292088v1</w:t>
+                <w:t xml:space="preserve">hal-01291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and Computation of alpha-Junctions for Combining Belief Functions</w:t>
               </w:r>
@@ -9088,51 +9088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>