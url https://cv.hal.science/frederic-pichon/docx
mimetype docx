--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -858,235 +858,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Decomposition of Belief Functions Based on Teugels' Representation of the Multivariate Bernoulli Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520234v1</w:t>
+                <w:t xml:space="preserve">hal-02542697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canonical Decomposition of Belief Functions Based on Teugels' Representation of the Multivariate Bernoulli Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.76 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542697v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t>
               </w:r>
@@ -1964,334 +1964,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formule algébrique pour la prédiction d'une variable ordinale d'après la méthode crédibiliste basée sur la vraisemblance relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33e rencontres francophones sur la logique floue et ses applications, LFA'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704016v1</w:t>
+                <w:t xml:space="preserve">hal-04966390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de corrections dans des réseaux de neurones profonds crédibilistes à couches denses dans une approche de fusion multivue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+                <w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073142v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formule algébrique pour la prédiction d'une variable ordinale d'après la méthode crédibiliste basée sur la vraisemblance relative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de corrections dans des réseaux de neurones profonds crédibilistes à couches denses dans une approche de fusion multivue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Mamadou Diene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e rencontres francophones sur la logique floue et ses applications, LFA'2024</w:t>
+              <w:t xml:space="preserve">33e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966390v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">r-ERBFN : an Extension of the Evidential RBFN Accounting for the Dependence Between Positive and Negative Evidence</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
+                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
@@ -2571,73 +2571,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437541v1</w:t>
+                <w:t xml:space="preserve">hal-04435869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation extérieure de la prédiction crédibiliste basée sur la vraisemblance d’une variable ordinale</w:t>
               </w:r>
@@ -2712,51 +2712,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
@@ -2774,73 +2774,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435869v1</w:t>
+                <w:t xml:space="preserve">hal-04437541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t>
               </w:r>
@@ -3054,243 +3054,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840645v1</w:t>
+                <w:t xml:space="preserve">hal-04199578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
+              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199578v1</w:t>
+                <w:t xml:space="preserve">hal-03840645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t>
               </w:r>
@@ -3387,174 +3387,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note about entropy and inconsistency in evidence theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekwa Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520318v1</w:t>
+                <w:t xml:space="preserve">hal-03520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,173 +3595,182 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+                <w:t xml:space="preserve">A note about entropy and inconsistency in evidence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.215-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520319v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,51 +4602,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPSC: A new execution policy for exploring discrete-time stochastic simulations.</w:t>
+                <w:t xml:space="preserve">SPSC: A New Execution Policy for Exploring Discrete-Time Stochastic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
@@ -4664,289 +4664,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521888v1</w:t>
+                <w:t xml:space="preserve">hal-03217343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPSC: A New Execution Policy for Exploring Discrete-Time Stochastic Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Morvan</w:t>
+                <w:t xml:space="preserve">On learning evidential contextual corrections from soft labels using a measure of discrepancy between contour functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
+              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management, SUM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217343v1</w:t>
+                <w:t xml:space="preserve">hal-03217317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning evidential contextual corrections from soft labels using a measure of discrepancy between contour functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">SPSC: A new execution policy for exploring discrete-time stochastic simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management, SUM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Compiègne, France</w:t>
+              <w:t xml:space="preserve">PRIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217317v1</w:t>
+                <w:t xml:space="preserve">hal-03521888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de corrections contextuelles crédibilistes à partir de données partiellement étiquetées en utilisant la fonction de contour</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,416 +5129,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage évidentiel actif de classifieurs SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+                <w:t xml:space="preserve">Une famille de mesures de conflit entre fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521894v1</w:t>
+                <w:t xml:space="preserve">hal-03521897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordered family of consistency measures of belief functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+                <w:t xml:space="preserve">Étalonnage évidentiel actif de classifieurs SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.199-207</w:t>
+              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521902v1</w:t>
+                <w:t xml:space="preserve">hal-03521894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Relations Between Sets to Relations Between Belief Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">An ordered family of consistency measures of belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.65-72, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.199-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053069v1</w:t>
+                <w:t xml:space="preserve">hal-03521902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures de conflit entre fonctions de croyance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+                <w:t xml:space="preserve">From Relations Between Sets to Relations Between Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521897v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active evidential calibration of binary SVM classifiers</w:t>
               </w:r>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,77 +5848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,399 +6205,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t>
+                <w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Droit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t>
+              <w:t xml:space="preserve">11th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522112v1</w:t>
+                <w:t xml:space="preserve">hal-03522208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Droit</w:t>
+                <w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Railway Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522208v1</w:t>
+                <w:t xml:space="preserve">hal-03337226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Helal</w:t>
+                <w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337226v1</w:t>
+                <w:t xml:space="preserve">hal-03522112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A norm-based view on conflict</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,351 +6888,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truthfulness in contextual information correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elouedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522197v1</w:t>
+                <w:t xml:space="preserve">hal-03522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first inquiry into Simpson's paradox with belief functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truthfulness in contextual information correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.190-199</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522203v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Lefevre</w:t>
+                <w:t xml:space="preserve">A first inquiry into Simpson's paradox with belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t>
+              <w:t xml:space="preserve">International Conférence on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.190-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522193v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting source behavior in information fusion on the basis of consistency and specificity</w:t>
               </w:r>
@@ -9088,51 +9088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>