--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -529,646 +529,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From set relations to belief function relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several shades of conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Klein</w:t>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.46-63. </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366, pp.63 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108318v1</w:t>
+                <w:t xml:space="preserve">hal-03487197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t>
+                <w:t xml:space="preserve">From set relations to belief function relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Minary</w:t>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Droit</w:t>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.46-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2019.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217353v1</w:t>
+                <w:t xml:space="preserve">hal-02108318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several shades of conflict</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487197v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canonical Decomposition of Belief Functions Based on Teugels' Representation of the Multivariate Bernoulli Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428, pp.76 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542697v1</w:t>
+                <w:t xml:space="preserve">hal-03520234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Decomposition of Belief Functions Based on Teugels' Representation of the Multivariate Bernoulli Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 428, pp.76 - 104. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520234v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1206,64 +1206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition and learning of some belief function contextual correction mechanisms *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Belief functions contextual discounting and canonical decompositions” [International Journal of Approximate Reasoning 53 (2012) 146–158]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,51 +1427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consistency-Specificity Trade-Off to Select Source Behavior in Information Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Clermont - Ferrand, France. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.1081-1086, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,109 +1964,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formule algébrique pour la prédiction d'une variable ordinale d'après la méthode crédibiliste basée sur la vraisemblance relative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e rencontres francophones sur la logique floue et ses applications, LFA'2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966390v1</w:t>
+                <w:t xml:space="preserve">hal-04437542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t>
               </w:r>
@@ -2271,576 +2297,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">r-ERBFN : an Extension of the Evidential RBFN Accounting for the Dependence Between Positive and Negative Evidence</w:t>
+                <w:t xml:space="preserve">Formule algébrique pour la prédiction d'une variable ordinale d'après la méthode crédibiliste basée sur la vraisemblance relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ramel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33e rencontres francophones sur la logique floue et ses applications, LFA'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788662v1</w:t>
+                <w:t xml:space="preserve">hal-04966390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">r-ERBFN : an Extension of the Evidential RBFN Accounting for the Dependence Between Positive and Negative Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Scalable Uncertainty Management (SUM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.354-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437542v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+                <w:t xml:space="preserve">Approximation extérieure de la prédiction crédibiliste basée sur la vraisemblance d’une variable ordinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
+              <w:t xml:space="preserve">32e rencontres francophones sur la logique floue et ses applications, LFA'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.189-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435869v1</w:t>
+                <w:t xml:space="preserve">hal-04439224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation extérieure de la prédiction crédibiliste basée sur la vraisemblance d’une variable ordinale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e rencontres francophones sur la logique floue et ses applications, LFA'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.189-197</w:t>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439224v1</w:t>
+                <w:t xml:space="preserve">hal-04437541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
+                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437541v1</w:t>
+                <w:t xml:space="preserve">hal-04435869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t>
               </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief Functions: Theory and Applications, Proc. of the 7th International Conference, BELIEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.109-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,243 +3054,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
+              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199578v1</w:t>
+                <w:t xml:space="preserve">hal-03840645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+                <w:t xml:space="preserve">Améliorer un groupe de sources crédibilistes avec des corrections contextuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840645v1</w:t>
+                <w:t xml:space="preserve">hal-04199578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t>
               </w:r>
@@ -3387,1095 +3387,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+                <w:t xml:space="preserve">Logical and Evidential Inconsistencies Meet: First Steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.207-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520319v1</w:t>
+                <w:t xml:space="preserve">hal-03387904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+                <w:t xml:space="preserve">SPSC: an efficient, general-purpose execution policy for stochastic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t>
+              <w:t xml:space="preserve">Winter Simulation Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521749v1</w:t>
+                <w:t xml:space="preserve">hal-03353640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note about entropy and inconsistency in evidence theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving an Evidential Source of Information Using Contextual Corrections Depending on Partial Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_22⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Belief Functions 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.247-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520318v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+                <w:t xml:space="preserve">Corrections contextuelles crédibilistes en fonction de décisions partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521737v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving an evidential source of information using contextual corrections depending on partial decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekwa Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.247-256</w:t>
+              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520320v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and Evidential Inconsistencies Meet: First Steps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A note about entropy and inconsistency in evidence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.207-214, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_21⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.215-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387904v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections contextuelles crédibilistes en fonction de décisions partielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekwa Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.217-224</w:t>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521733v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving an Evidential Source of Information Using Contextual Corrections Depending on Partial Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Hachour</w:t>
+                <w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekwa Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Belief Functions 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631397v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPSC: an efficient, general-purpose execution policy for stochastic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Morvan</w:t>
+                <w:t xml:space="preserve">Improving an evidential source of information using contextual corrections depending on partial decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Mutmainah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Phoenix, AZ, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353640v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4500,90 +4500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4608,90 +4608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPSC: A New Execution Policy for Exploring Discrete-Time Stochastic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Principles and Practice of Multi-Agent Systems (PRIMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Scalable Uncertainty Management, SUM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4824,90 +4824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPSC: A new execution policy for exploring discrete-time stochastic simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siti Mutmainah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5027,90 +5027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5129,122 +5129,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille de mesures de conflit entre fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Détection d'événements rares dans les simulations multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.111-118</w:t>
+              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521897v1</w:t>
+                <w:t xml:space="preserve">hal-01910575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage évidentiel actif de classifieurs SVM</w:t>
               </w:r>
@@ -5325,64 +5338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordered family of consistency measures of belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,77 +5433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Relations Between Sets to Relations Between Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Belief Functions (BELIEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.65-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5518,796 +5531,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active evidential calibration of binary SVM classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une famille de mesures de conflit entre fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.208-216</w:t>
+              <w:t xml:space="preserve">27e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521899v1</w:t>
+                <w:t xml:space="preserve">hal-03521897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements rares dans les simulations multi-agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active evidential calibration of binary SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mercier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
+              <w:t xml:space="preserve">BELIEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.208-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910575v1</w:t>
+                <w:t xml:space="preserve">hal-03521899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Helal</w:t>
+                <w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Lefèvre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t>
+              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521913v1</w:t>
+                <w:t xml:space="preserve">hal-03521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218837v1</w:t>
+                <w:t xml:space="preserve">hal-03521913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Minary</w:t>
+                <w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Droit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521909v1</w:t>
+                <w:t xml:space="preserve">hal-03218837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t>
+              <w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521917v1</w:t>
+                <w:t xml:space="preserve">hal-03521909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,90 +6332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6462,103 +6462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,51 +6596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A norm-based view on conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Jousselme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France. pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,103 +6665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Porumbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, RODEF'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,77 +6786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning contextual discounting and contextual reinforcement from labelled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6920,51 +6920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Elouedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truthfulness in contextual information correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7149,51 +7149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.190-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7231,51 +7231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting source behavior in information fusion on the basis of consistency and specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7453,51 +7453,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de cotation pour la veille informationnelle en source ouverte</w:t>
+                <w:t xml:space="preserve">Des données textuelles au renseignement : vers un modèle global de cotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
@@ -7532,97 +7532,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque Veille Stratégique Scientifique &amp; Technologique, VSST2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier COTA (Cotation des informations), Journées Francophones d'Ingénierie des Connaissances, IC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292088v1</w:t>
+                <w:t xml:space="preserve">hal-01291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données textuelles au renseignement : vers un modèle global de cotation</w:t>
+                <w:t xml:space="preserve">Un modèle de cotation pour la veille informationnelle en source ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
@@ -7657,73 +7657,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier COTA (Cotation des informations), Journées Francophones d'Ingénierie des Connaissances, IC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">6ème colloque Veille Stratégique Scientifique &amp; Technologique, VSST2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291901v1</w:t>
+                <w:t xml:space="preserve">hal-01292088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and Computation of alpha-Junctions for Combining Belief Functions</w:t>
               </w:r>
@@ -8124,230 +8124,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotation quantitative de l'information : modélisation et évaluation expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche multidimensionnelle pour l'évaluation de la fiabilité de sources d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duqueroie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance et défiance envers l'information : concepts, besoins, méthodes et perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.195-231, 2013</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.147-170, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221608v1</w:t>
+                <w:t xml:space="preserve">hal-03520313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidimensionnelle pour l'évaluation de la fiabilité de sources d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cotation quantitative de l'information : modélisation et évaluation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duqueroie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delavallade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance et défiance envers l'information : concepts, besoins, méthodes et perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.147-170, 2013</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.195-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520313v1</w:t>
+                <w:t xml:space="preserve">hal-01221608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8575,51 +8575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhunga Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,64 +8815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue from the 5th International Conference on Belief Functions (BELIEF 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9088,51 +9088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487197v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jousselme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Abdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2019.01.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2331800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9152-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Diene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Mamadou Di&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Di&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Mutmainah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03631397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_25" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_40" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0P3R6KH5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03643-0_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duqueroie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01956215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.11.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>