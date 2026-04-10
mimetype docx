--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -4580,51 +4580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EDD0897"/>
+    <w:nsid w:val="BA97F22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>