--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -1191,295 +1191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Réal</w:t>
+                <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675813v1</w:t>
+                <w:t xml:space="preserve">hal-01652920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Benoît Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652920v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et anticiper les transferts pour les limiter</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation sur les Zones Tampons : limiter les transferts de contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,178 +1853,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment limiter les transferts de polluants vers les eaux</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité des eaux de drainage sur le Bassin Rhin Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goetghebeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mondiale des Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque DRAINAGE AGRICOLE : ENJEUX, CONNAISSANCES, PERSPECTIVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170589v1</w:t>
+                <w:t xml:space="preserve">hal-02869775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des eaux de drainage sur le Bassin Rhin Meuse</w:t>
+                <w:t xml:space="preserve">Comment limiter les transferts de polluants vers les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Goetghebeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DRAINAGE AGRICOLE : ENJEUX, CONNAISSANCES, PERSPECTIVES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Mondiale des Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869775v1</w:t>
+                <w:t xml:space="preserve">hal-03170589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les risques de transfert de pesticides vers les eaux à l’aide d’indicateurs : un gradient de complexité</w:t>
               </w:r>
@@ -2131,64 +2131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -2336,355 +2336,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de transfert par des indicateurs : comment choisir un outil pertinent ? Les projets GUIDE et EQUIPE</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Produits phytosanitaires et transfert dans les eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866798v1</w:t>
+                <w:t xml:space="preserve">hal-02869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir un risque de transfert de pesticides à l’échelle du Bassin Versant ?</w:t>
+                <w:t xml:space="preserve">Estimation du risque de transfert par des indicateurs : comment choisir un outil pertinent ? Les projets GUIDE et EQUIPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Produits phytosanitaires et transfert dans les eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878287v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+                <w:t xml:space="preserve">Comment définir un risque de transfert de pesticides à l’échelle du Bassin Versant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Real</w:t>
+                <w:t xml:space="preserve">François-Xavier Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Constant</w:t>
+                <w:t xml:space="preserve">Moison Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lioeddine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869095v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
               </w:r>
@@ -2696,64 +2696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- J. Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3086,64 +3086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3336,64 +3336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards Transfrontalier sur les pesticides : de l'usage aux impacts, comment mieux gérer le risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,64 +3626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE - Evaluation de la Qualité prédictive d’Indicateurs PEsticides et du domaine d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,57 +3864,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,81 +3958,81 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609378v1</w:t>
+                <w:t xml:space="preserve">hal-02609379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609379v1</w:t>
+                <w:t xml:space="preserve">hal-02609378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4580,51 +4580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA97F22B"/>
+    <w:nsid w:val="0342F95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pierlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9775-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Schott" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goetghebeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.2.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moison Anais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cherrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02871076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choffel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pierlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9775-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Schott" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goetghebeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.2.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moison Anais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cherrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02871076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choffel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>