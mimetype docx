--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -2480,191 +2480,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
+                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+                <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
+              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446847v1</w:t>
+                <w:t xml:space="preserve">hal-02466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
+                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Gori</w:t>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466518v1</w:t>
+                <w:t xml:space="preserve">hal-02446847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du système de santé et production des inégalités</w:t>
               </w:r>
@@ -2989,204 +2989,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences électorales des conflits de la santé : mythe ou réalité ?</w:t>
+                <w:t xml:space="preserve">Existe-t-il une &amp;quot;génération Y&amp;quot; de professionnels de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Empan, 99, pp.38-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101258v1</w:t>
+                <w:t xml:space="preserve">hal-02460374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une &amp;quot;génération Y&amp;quot; de professionnels de santé ?</w:t>
+                <w:t xml:space="preserve">Les conséquences électorales des conflits de la santé : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Tribunes de la santé, 46 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.046.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460374v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire à la question des normes en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,51 +3436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Agences Régionales de Santé deux ans après : une autonomie de façade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Santé Publique, 25 (4), pp.411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,408 +3655,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État, administration et politiques publiques : les dé-liaisons dangereuses : La France au miroir des sciences sociales nord-américaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planifier la santé : une illusion technocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.122.0041⟩</w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Tribunes de la santé, 37 (4), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.037.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142172v1</w:t>
+                <w:t xml:space="preserve">hal-03166285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépolitisations de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buton</w:t>
+                <w:t xml:space="preserve">État, administration et politiques publiques : les dé-liaisons dangereuses : La France au miroir des sciences sociales nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/seve.034.0051⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.41-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.122.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468389v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les dépolitisations de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/1 (1), pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/seve.034.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621023v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier la santé : une illusion technocratique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Tribunes de la santé, 37 (4), pp.83-94. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve.037.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166285v1</w:t>
+                <w:t xml:space="preserve">halshs-01621023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New public management and professionals in the public sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,303 +4656,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cohérence des politiques</w:t>
+                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500666v1</w:t>
+                <w:t xml:space="preserve">hal-03109115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
+                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101286v1</w:t>
+                <w:t xml:space="preserve">hal-03101297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
+                <w:t xml:space="preserve">La cohérence des politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109115v1</w:t>
+                <w:t xml:space="preserve">hal-02500666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
+                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101297v1</w:t>
+                <w:t xml:space="preserve">hal-03101286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie rénale dans les politiques publiques</w:t>
               </w:r>
@@ -5001,165 +5001,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From rhetoric to practice: a neo-institutional view of Health Care System reforms</w:t>
+                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e International Medical Geographers Symposium (IMGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464567v1</w:t>
+                <w:t xml:space="preserve">hal-03101289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
+                <w:t xml:space="preserve">From rhetoric to practice: a neo-institutional view of Health Care System reforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17e International Medical Geographers Symposium (IMGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101289v1</w:t>
+                <w:t xml:space="preserve">hal-02464567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
               </w:r>
@@ -5911,165 +5911,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformatins des politiques de santé&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sociologie de la santé".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346084v1</w:t>
+                <w:t xml:space="preserve">halshs-00343233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
+                <w:t xml:space="preserve">Les transformatins des politiques de santé&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Sociologie de la santé".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343233v1</w:t>
+                <w:t xml:space="preserve">hal-00346084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail humanitaire&amp;quot;.</w:t>
               </w:r>
@@ -6118,234 +6118,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
+                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343235v1</w:t>
+                <w:t xml:space="preserve">hal-00346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
+              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346085v1</w:t>
+                <w:t xml:space="preserve">halshs-00343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
+                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346090v1</w:t>
+                <w:t xml:space="preserve">hal-00346085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse d'une loi sociale, la CMU&amp;quot;.</w:t>
               </w:r>
@@ -8276,199 +8276,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buton</w:t>
+                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
+              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130422v1</w:t>
+                <w:t xml:space="preserve">hal-02555141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veille sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555141v1</w:t>
+                <w:t xml:space="preserve">hal-03130422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner l’Humain&amp;quot; : supplément d’âme managérial ou passage obligé d’une réforme progressiste du système de santé ?</w:t>
               </w:r>
@@ -8760,51 +8760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins français et épidémiologie américaine : trois générations d’échanges transatlantiques au vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques et sociologie de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8995,169 +8995,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un public omniprésent et insaisissable : les lecteurs des palmarès hospitaliers</w:t>
+                <w:t xml:space="preserve">Investir dans la &amp;quot;crise&amp;quot; et la réforme des systèmes de santé. Une contribution à la sociologie de la société transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Noreau P., Rocher G. (dirs). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journalistes et leurs publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, 2006</w:t>
+              <w:t xml:space="preserve">La gouvernance, le droit et les réformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Montréal, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00320439v1</w:t>
+                <w:t xml:space="preserve">halshs-00329580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir dans la &amp;quot;crise&amp;quot; et la réforme des systèmes de santé. Une contribution à la sociologie de la société transnationale</w:t>
+                <w:t xml:space="preserve">Un public omniprésent et insaisissable : les lecteurs des palmarès hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance, le droit et les réformes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université de Montréal, 2006</w:t>
+              <w:t xml:space="preserve">Les journalistes et leurs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00329580v1</w:t>
+                <w:t xml:space="preserve">halshs-00320439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
               </w:r>
@@ -9874,51 +9874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une &amp;quot;intelligence épidémiologique?&amp;quot; - L'épidémiologie de santé publique à l'épreuve du sida et de l'hépatite C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,51 +10249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>