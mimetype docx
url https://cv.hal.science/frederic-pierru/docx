--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2173,174 +2173,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistible affirmation des « patients » -« usagers » dans la gouvernance du système de santé</w:t>
+                <w:t xml:space="preserve">Inégalités sociales de santé et déni d'agenda. Portraits croisés de trois intellectuels spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.333-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507335v1</w:t>
+                <w:t xml:space="preserve">halshs-03507300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales de santé et déni d'agenda. Portraits croisés de trois intellectuels spécifiques</w:t>
+                <w:t xml:space="preserve">La résistible affirmation des « patients » -« usagers » dans la gouvernance du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507300v1</w:t>
+                <w:t xml:space="preserve">halshs-03507335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « consultocratie » hospitalière ? Les consultants, courtiers de la réforme du système de santé</w:t>
               </w:r>
@@ -2480,536 +2480,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
+                <w:t xml:space="preserve">Hôpital et santé publique : l’improbable rencontre. Une réflexion de sociologie politique sur les non-décisions dans le système de santé français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue d’épidémiologie et de santé publique, 64, pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466518v1</w:t>
+                <w:t xml:space="preserve">hal-02466503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
+                <w:t xml:space="preserve">La solidarité à la découpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
+              <w:t xml:space="preserve">Pratiques. Les Cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pratiques. Les Cahiers de la médecine utopique, 74, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446847v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du système de santé et production des inégalités</w:t>
+                <w:t xml:space="preserve">80% des déterminants de la santé sont non médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48/51° Nord. Les petits dossiers de l’observatoire régional de la santé Nord-Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48/51° Nord. Les petits dossiers de l’observatoire régional de la santé Nord-Pas-de-Calais, 46, pp.5</w:t>
+              <w:t xml:space="preserve">Territoire &amp; santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Territoire &amp; santé, 3, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101637v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de santé : état des lieux, perspectives</w:t>
+                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Hommes &amp; Libertés, 174, pp.39-42</w:t>
+              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079014v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital et santé publique : l’improbable rencontre. Une réflexion de sociologie politique sur les non-décisions dans le système de santé français</w:t>
+                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Revue d’épidémiologie et de santé publique, 64, pp.61-68</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466503v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité à la découpe</w:t>
+                <w:t xml:space="preserve">Organisation du système de santé et production des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques. Les Cahiers de la médecine utopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pratiques. Les Cahiers de la médecine utopique, 74, pp.24-25</w:t>
+              <w:t xml:space="preserve">48/51° Nord. Les petits dossiers de l’observatoire régional de la santé Nord-Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48/51° Nord. Les petits dossiers de l’observatoire régional de la santé Nord-Pas-de-Calais, 46, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556867v1</w:t>
+                <w:t xml:space="preserve">hal-03101637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">80% des déterminants de la santé sont non médicaux</w:t>
+                <w:t xml:space="preserve">Questions de santé : état des lieux, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire &amp; santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Territoire &amp; santé, 3, pp.27</w:t>
+              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hommes &amp; Libertés, 174, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431617v1</w:t>
+                <w:t xml:space="preserve">hal-03079014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une &amp;quot;génération Y&amp;quot; de professionnels de santé ?</w:t>
               </w:r>
@@ -3142,51 +3142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour introduire à la question des normes en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,395 +3287,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surcharge et engorgement des urgences : la réponse durable du modèle des PASS</w:t>
+                <w:t xml:space="preserve">Impératifs gestionnaires et phronesis médicale. Esquisse sociologique d’un engagement éthique dans un grand hôpital parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Quaderni, 82, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109354v1</w:t>
+                <w:t xml:space="preserve">hal-02466532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Agences Régionales de Santé deux ans après : une autonomie de façade</w:t>
+                <w:t xml:space="preserve">Le « Trou de la Sécu », trou noir du débat public sur la réforme du système de santé français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.134.0411⟩</w:t>
+              <w:t xml:space="preserve">Médecine des maladies métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Médecine des maladies métaboliques, 7 (3), pp.232-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(13)70560-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152024v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impératifs gestionnaires et phronesis médicale. Esquisse sociologique d’un engagement éthique dans un grand hôpital parisien</w:t>
+                <w:t xml:space="preserve">Surcharge et engorgement des urgences : la réponse durable du modèle des PASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Georges-Tarragano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tapié de Celeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mechali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Tribunes de la santé, 39 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.039.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466532v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Trou de la Sécu », trou noir du débat public sur la réforme du système de santé français</w:t>
+                <w:t xml:space="preserve">Les Agences Régionales de Santé deux ans après : une autonomie de façade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des maladies métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Médecine des maladies métaboliques, 7 (3), pp.232-236. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Santé Publique, 25 (4), pp.411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(13)70560-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.134.0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166017v1</w:t>
+                <w:t xml:space="preserve">hal-03152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planifier la santé : une illusion technocratique ?</w:t>
               </w:r>
@@ -4140,252 +4140,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+                <w:t xml:space="preserve">Le professionnel et le &amp;quot;système&amp;quot; : l’intégration institutionnelle du monde médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.8348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400610v1</w:t>
+                <w:t xml:space="preserve">hal-01400607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le professionnel et le &amp;quot;système&amp;quot; : l’intégration institutionnelle du monde médical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+                <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.8348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400607v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du social : nationales, transnationales, mondiales ?</w:t>
               </w:r>
@@ -4656,441 +4656,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
+                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109115v1</w:t>
+                <w:t xml:space="preserve">hal-03101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
+                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101297v1</w:t>
+                <w:t xml:space="preserve">hal-03109115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cohérence des politiques</w:t>
+                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500666v1</w:t>
+                <w:t xml:space="preserve">hal-03101297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
+                <w:t xml:space="preserve">La cohérence des politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101286v1</w:t>
+                <w:t xml:space="preserve">hal-02500666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maladie rénale dans les politiques publiques</w:t>
+                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire Santé de Sciences Po Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526223v1</w:t>
+                <w:t xml:space="preserve">hal-03101286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
+                <w:t xml:space="preserve">La maladie rénale dans les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Chaire Santé de Sciences Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101289v1</w:t>
+                <w:t xml:space="preserve">hal-02526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rhetoric to practice: a neo-institutional view of Health Care System reforms</w:t>
               </w:r>
@@ -5139,96 +5139,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
+                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101285v1</w:t>
+                <w:t xml:space="preserve">hal-03101289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôpital et santé publique : une rencontre sans cesse ajournée ? Quelques réflexions de sociologie politiques sur les non-décisions dans le système de santé français</w:t>
               </w:r>
@@ -5635,234 +5635,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital- entreprise ou hôpital bureaucratique?</w:t>
+                <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La réforme Hôpital 2007".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Amiens, France</w:t>
+              <w:t xml:space="preserve">Evolution des formes de travail et d'emploi, Evolution des modes de vie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346078v1</w:t>
+                <w:t xml:space="preserve">halshs-00343231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la place des usagers dans le système de santé: recherche, expérimentation, innovations: ingérences politiques et mobilisations des usagers et des associations dans le champ sanitaire: quels effets? Un essai de bilan , 20 ans après le SIDA&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Hôpital- entreprise ou hôpital bureaucratique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Délégation interministérielle à l'économie sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">"La réforme Hôpital 2007".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346076v1</w:t>
+                <w:t xml:space="preserve">hal-00346078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
+                <w:t xml:space="preserve">Promotion de la place des usagers dans le système de santé: recherche, expérimentation, innovations: ingérences politiques et mobilisations des usagers et des associations dans le champ sanitaire: quels effets? Un essai de bilan , 20 ans après le SIDA&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution des formes de travail et d'emploi, Evolution des modes de vie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Délégation interministérielle à l'économie sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343231v1</w:t>
+                <w:t xml:space="preserve">hal-00346076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives critiques sur le système de santé&amp;quot;.</w:t>
               </w:r>
@@ -5911,96 +5911,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
+                <w:t xml:space="preserve">Le travail humanitaire&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Le travail humanitaire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343233v1</w:t>
+                <w:t xml:space="preserve">hal-00346083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformatins des politiques de santé&amp;quot;.</w:t>
               </w:r>
@@ -6049,441 +6049,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail humanitaire&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le travail humanitaire".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346083v1</w:t>
+                <w:t xml:space="preserve">halshs-00343233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
+                <w:t xml:space="preserve">L'Europe de la santé&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">"L'Europe de la santé".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346090v1</w:t>
+                <w:t xml:space="preserve">hal-00346086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
+                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343235v1</w:t>
+                <w:t xml:space="preserve">hal-00346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
+              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346085v1</w:t>
+                <w:t xml:space="preserve">halshs-00343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d'une loi sociale, la CMU&amp;quot;.</w:t>
+                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les inégalités sociales de santé et d'accès aux soins".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
+              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346093v1</w:t>
+                <w:t xml:space="preserve">hal-00346085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe de la santé&amp;quot;.</w:t>
+                <w:t xml:space="preserve">La genèse d'une loi sociale, la CMU&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'Europe de la santé".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">"Les inégalités sociales de santé et d'accès aux soins".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346086v1</w:t>
+                <w:t xml:space="preserve">hal-00346093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7309,319 +7309,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et échec de la &amp;quot;machine à soigner</w:t>
+                <w:t xml:space="preserve">Soigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoît Bayenet; Yolande Husden; Maxime Fontaine. </w:t>
+              <w:t xml:space="preserve">Antony Burlaud; Alan Poppelard; Grégory Rzepski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique hospitalière en Belgique : financement, organisation et enjeux pour l’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthemis/Revue Pyramides, pp.313-324, 2021</w:t>
+              <w:t xml:space="preserve">Le Nouveau monde : tableau de la France néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Amsterdam, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507413v1</w:t>
+                <w:t xml:space="preserve">halshs-03507450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité sociale</w:t>
+                <w:t xml:space="preserve">Covid-19 et échec de la &amp;quot;machine à soigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabienne Orsi; Marie Cornu. </w:t>
+              <w:t xml:space="preserve">Benoît Bayenet; Yolande Husden; Maxime Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des biens communs, 2nde édition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2021</w:t>
+              <w:t xml:space="preserve">La politique hospitalière en Belgique : financement, organisation et enjeux pour l’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis/Revue Pyramides, pp.313-324, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507428v1</w:t>
+                <w:t xml:space="preserve">halshs-03507413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGPP et fusions : une relation à géométrie variable</w:t>
+                <w:t xml:space="preserve">Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clément Arambourou; Emmanuel Négrier; Marion Paoletti; Vincent Simoulin. </w:t>
+              <w:t xml:space="preserve">Fabienne Orsi; Marie Cornu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ Lextenso éditions, 2021</w:t>
+              <w:t xml:space="preserve">Dictionnaire des biens communs, 2nde édition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507438v1</w:t>
+                <w:t xml:space="preserve">halshs-03507428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner</w:t>
+                <w:t xml:space="preserve">RGPP et fusions : une relation à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antony Burlaud; Alan Poppelard; Grégory Rzepski. </w:t>
+              <w:t xml:space="preserve">Clément Arambourou; Emmanuel Négrier; Marion Paoletti; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau monde : tableau de la France néolibérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Amsterdam, 2021</w:t>
+              <w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ Lextenso éditions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507450v1</w:t>
+                <w:t xml:space="preserve">halshs-03507438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité existe-t-elle en médecine ?</w:t>
               </w:r>
@@ -7992,789 +7992,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profession et la vocation du sociologue politique. Dialogue</w:t>
+                <w:t xml:space="preserve">La concurrence est-elle une maladie chronique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Barbier, Jean-Claude; Poussou-Plesse, Marielle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grimaldi, André; Caillé, Yvanie; Pierru, Frédéric; Tabuteau, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection sociale : le savant et la politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.23-54, 2017, Recherches, 9782707189400</w:t>
+              <w:t xml:space="preserve">Les maladies chroniques. Vers la 3e médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.726-741, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553217v1</w:t>
+                <w:t xml:space="preserve">hal-02505013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concurrence est-elle une maladie chronique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une politique de santé environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cicolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaldi, André; Caillé, Yvanie; Pierru, Frédéric; Tabuteau, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies chroniques. Vers la 3e médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Odile Jacob, pp.726-741, 2017</w:t>
+              <w:t xml:space="preserve">, Odile Jacob, pp.555-569, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505013v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de santé environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La profession et la vocation du sociologue politique. Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cicolella</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Grimaldi, André; Caillé, Yvanie; Pierru, Frédéric; Tabuteau, Didier. </w:t>
+                <w:t xml:space="preserve">Bruno Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbier, Jean-Claude; Poussou-Plesse, Marielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les maladies chroniques. Vers la 3e médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Odile Jacob, pp.555-569, 2017</w:t>
+              <w:t xml:space="preserve">Protection sociale : le savant et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.23-54, 2017, Recherches, 9782707189400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201651v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DU SOUCI DE L'AUTRE À LA RESPONSABILITÉ COLLECTIVE Pour une éthique de la collégialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Georges-Tarragano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bréhaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mechali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Claire Georges-Tarragano, en collaboration avec Harold Astre, Frédéric Pierru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
+              <w:t xml:space="preserve">Soigner (l’)humain Manifeste pour un juste soin au juste coût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555141v1</w:t>
+                <w:t xml:space="preserve">hal-03006575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buton</w:t>
+                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
+              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130422v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner l’Humain&amp;quot; : supplément d’âme managérial ou passage obligé d’une réforme progressiste du système de santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veille sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georges-Tarragano, Claire; Astre, Harold; Pierru, Frédéric. </w:t>
+              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner l’Humain. Manifeste pour un juste soin au juste coût</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.111-133, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173379v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la pertinence médico-économique : privilégier l'humain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soigner l’Humain&amp;quot; : supplément d’âme managérial ou passage obligé d’une réforme progressiste du système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Tarragano, Claire; Astre, Harold; Pierru, Frédéric. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Soigner l’Humain. Manifeste pour un juste soin au juste coût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.111-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303907v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU SOUCI DE L'AUTRE À LA RESPONSABILITÉ COLLECTIVE Pour une éthique de la collégialité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Georges-Tarragano</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche de la pertinence médico-économique : privilégier l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Astre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bréhaux</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner (l’)humain Manifeste pour un juste soin au juste coût</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, 2015</w:t>
+              <w:t xml:space="preserve">Soigner l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006575v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins français et épidémiologie américaine : trois générations d’échanges transatlantiques au vingtième siècle</w:t>
               </w:r>
@@ -10249,51 +10249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>