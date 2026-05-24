--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2687,191 +2687,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
+                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Gori</w:t>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466518v1</w:t>
+                <w:t xml:space="preserve">hal-02446847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the Healthcare State Back inPolitical Issues of Integration Through Merger: The Case of Regional Health Agencies</w:t>
+                <w:t xml:space="preserve">Il DSM è il nome di che cosa? Alcune riflessioni critiche sulla natura della violenza esercitata dalla neo-psichiatria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+                <w:t xml:space="preserve">Roland Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Revue française de science politique (english version), 66 (3-4), pp.483-506</w:t>
+              <w:t xml:space="preserve">Notes per la psicoanalasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Notes per la psicoanalasi, 6, pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446847v1</w:t>
+                <w:t xml:space="preserve">hal-02466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du système de santé et production des inégalités</w:t>
               </w:r>
@@ -2989,256 +2989,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une &amp;quot;génération Y&amp;quot; de professionnels de santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour introduire à la question des normes en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Empan, 99, pp.38-45</w:t>
+              <w:t xml:space="preserve">Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Approches, 162, pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460374v1</w:t>
+                <w:t xml:space="preserve">hal-03078998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences électorales des conflits de la santé : mythe ou réalité ?</w:t>
+                <w:t xml:space="preserve">Existe-t-il une &amp;quot;génération Y&amp;quot; de professionnels de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Empan, 99, pp.38-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101258v1</w:t>
+                <w:t xml:space="preserve">hal-02460374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour introduire à la question des normes en psychiatrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences électorales des conflits de la santé : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Tribunes de la santé, 46 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.046.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078998v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mythes rationnels de la gouvernance en santé. Le cas de la merger mania</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Agences Régionales de Santé deux ans après : une autonomie de façade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Santé Publique, 25 (4), pp.411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,226 +3655,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier la santé : une illusion technocratique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État, administration et politiques publiques : les dé-liaisons dangereuses : La France au miroir des sciences sociales nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/seve.037.0083⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.41-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.122.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166285v1</w:t>
+                <w:t xml:space="preserve">hal-02142172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État, administration et politiques publiques : les dé-liaisons dangereuses : La France au miroir des sciences sociales nord-américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (2), pp.41-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.122.0041⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142172v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépolitisations de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3885,178 +3898,165 @@
               <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/1 (1), pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/seve.034.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituer la police des risques sanitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planifier la santé : une illusion technocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (4), pp.67-90. </w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Tribunes de la santé, 37 (4), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.124.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/seve.037.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01621023v1</w:t>
+                <w:t xml:space="preserve">hal-03166285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New public management and professionals in the public sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,303 +4725,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
+                <w:t xml:space="preserve">La cohérence des politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109115v1</w:t>
+                <w:t xml:space="preserve">hal-02500666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
+                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101297v1</w:t>
+                <w:t xml:space="preserve">hal-03101286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cohérence des politiques</w:t>
+                <w:t xml:space="preserve">Quand les soignants redécouvrent et disent la dimension prudentielle de leurs pratiques à l’épreuve de la normativité gestionnaire. Quatre registres d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités sociales de santé. Actes du séminaire de recherche de la DREES 2015-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire international « Humanités médicales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500666v1</w:t>
+                <w:t xml:space="preserve">hal-03109115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations de la médecine de 'précision', 'personnalisée' ou 'génomique' : pour une 'révolution' maîtrisée et réflexive</w:t>
+                <w:t xml:space="preserve">L’humain' : priorité ou supplément d’âme du progrès médical ? Pour une conception pluraliste du progrès dans le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Canceropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">22e Journées d’ingénierie biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101286v1</w:t>
+                <w:t xml:space="preserve">hal-03101297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie rénale dans les politiques publiques</w:t>
               </w:r>
@@ -5070,165 +5070,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From rhetoric to practice: a neo-institutional view of Health Care System reforms</w:t>
+                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e International Medical Geographers Symposium (IMGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464567v1</w:t>
+                <w:t xml:space="preserve">hal-03101289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État sanitaire en fusions. Retour sur une enquête portant sur les ARS</w:t>
+                <w:t xml:space="preserve">From rhetoric to practice: a neo-institutional view of Health Care System reforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Haut Conseil de l’Assurance Maladie et de France Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17e International Medical Geographers Symposium (IMGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101289v1</w:t>
+                <w:t xml:space="preserve">hal-02464567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôpital et santé publique : une rencontre sans cesse ajournée ? Quelques réflexions de sociologie politiques sur les non-décisions dans le système de santé français</w:t>
               </w:r>
@@ -5635,234 +5635,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
+                <w:t xml:space="preserve">Hôpital- entreprise ou hôpital bureaucratique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution des formes de travail et d'emploi, Evolution des modes de vie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amiens, France</w:t>
+              <w:t xml:space="preserve">"La réforme Hôpital 2007".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343231v1</w:t>
+                <w:t xml:space="preserve">hal-00346078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôpital- entreprise ou hôpital bureaucratique?</w:t>
+                <w:t xml:space="preserve">Promotion de la place des usagers dans le système de santé: recherche, expérimentation, innovations: ingérences politiques et mobilisations des usagers et des associations dans le champ sanitaire: quels effets? Un essai de bilan , 20 ans après le SIDA&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La réforme Hôpital 2007".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Délégation interministérielle à l'économie sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346078v1</w:t>
+                <w:t xml:space="preserve">hal-00346076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la place des usagers dans le système de santé: recherche, expérimentation, innovations: ingérences politiques et mobilisations des usagers et des associations dans le champ sanitaire: quels effets? Un essai de bilan , 20 ans après le SIDA&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Délégation interministérielle à l'économie sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Evolution des formes de travail et d'emploi, Evolution des modes de vie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346076v1</w:t>
+                <w:t xml:space="preserve">halshs-00343231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives critiques sur le système de santé&amp;quot;.</w:t>
               </w:r>
@@ -5980,165 +5980,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformatins des politiques de santé&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sociologie de la santé".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346084v1</w:t>
+                <w:t xml:space="preserve">halshs-00343233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir dans la crise des systèmes de santé. Une contribution à une sociologie de la société transnationale</w:t>
+                <w:t xml:space="preserve">Les transformatins des politiques de santé&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réformes, le droit, la gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Sociologie de la santé".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343233v1</w:t>
+                <w:t xml:space="preserve">hal-00346084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe de la santé&amp;quot;.</w:t>
               </w:r>
@@ -6187,234 +6187,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346090v1</w:t>
+                <w:t xml:space="preserve">halshs-00343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutant et animateur avec B. Lebrun de la demi-journée d'étude sur les &amp;quot;réceptions transnationales</w:t>
+                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343235v1</w:t>
+                <w:t xml:space="preserve">hal-00346085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie constructiviste des problèmes publics&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Le statut réel et mythique des technologies de l'information dans la réforme du système de santé. L'exemple du PMSI et de la politique hospitalière&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Méthodes des sciences sociales".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saint-quentin - en - yvelines, France</w:t>
+              <w:t xml:space="preserve">"Sociologie de la gestion".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346085v1</w:t>
+                <w:t xml:space="preserve">hal-00346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse d'une loi sociale, la CMU&amp;quot;.</w:t>
               </w:r>
@@ -8388,272 +8388,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veille sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555141v1</w:t>
+                <w:t xml:space="preserve">hal-03130422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sanitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soigner l’Humain&amp;quot; : supplément d’âme managérial ou passage obligé d’une réforme progressiste du système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t>
+              <w:t xml:space="preserve">Georges-Tarragano, Claire; Astre, Harold; Pierru, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de l’expertise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.313-321, 2015, 9782724617603</w:t>
+              <w:t xml:space="preserve">Soigner l’Humain. Manifeste pour un juste soin au juste coût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.111-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130422v1</w:t>
+                <w:t xml:space="preserve">hal-03173379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner l’Humain&amp;quot; : supplément d’âme managérial ou passage obligé d’une réforme progressiste du système de santé ?</w:t>
+                <w:t xml:space="preserve">La quadrature du cercle de la &amp;quot;territorialisation&amp;quot; des politiques de santé. La fusion de l’administration territoriale à l’épreuve de la concurrence des institutions et des rationalités de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Georges-Tarragano, Claire; Astre, Harold; Pierru, Frédéric. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alam, Thomas; Gurruchaga, Marion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner l’Humain. Manifeste pour un juste soin au juste coût</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.111-133, 2015</w:t>
+              <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.45-73, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173379v1</w:t>
+                <w:t xml:space="preserve">hal-02555141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de la pertinence médico-économique : privilégier l'humain</w:t>
               </w:r>
@@ -8760,51 +8760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins français et épidémiologie américaine : trois générations d’échanges transatlantiques au vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques et sociologie de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8995,169 +8995,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir dans la &amp;quot;crise&amp;quot; et la réforme des systèmes de santé. Une contribution à la sociologie de la société transnationale</w:t>
+                <w:t xml:space="preserve">Un public omniprésent et insaisissable : les lecteurs des palmarès hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance, le droit et les réformes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université de Montréal, 2006</w:t>
+              <w:t xml:space="preserve">Les journalistes et leurs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00329580v1</w:t>
+                <w:t xml:space="preserve">halshs-00320439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un public omniprésent et insaisissable : les lecteurs des palmarès hospitaliers</w:t>
+                <w:t xml:space="preserve">Investir dans la &amp;quot;crise&amp;quot; et la réforme des systèmes de santé. Une contribution à la sociologie de la société transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Noreau P., Rocher G. (dirs). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journalistes et leurs publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, 2006</w:t>
+              <w:t xml:space="preserve">La gouvernance, le droit et les réformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Montréal, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00320439v1</w:t>
+                <w:t xml:space="preserve">halshs-00329580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandisation, libéralisation ou bureaucratisation de la médecine? Une lecture comparative des processus de réforme des systèmes de santé</w:t>
               </w:r>
@@ -9874,51 +9874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une &amp;quot;intelligence épidémiologique?&amp;quot; - L'épidémiologie de santé publique à l'épreuve du sida et de l'hépatite C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,51 +10249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierrufrederic1@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01735234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2599" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.223.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.055.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556867v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02431617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03079014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03078998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02460374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.046.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70560-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges-Tarragano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tapi&#233; de Celeyran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mechali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Rochefort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.039.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.134.0411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.124.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05468389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.034.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.037.0083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jenson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boychuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deacon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009395ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03624979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gar&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chapalain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02526223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grimaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tabuteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Astre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Kervasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Chapalain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cintre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gramoulle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02505013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02555141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Claire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sicard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329577v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassenteufel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>