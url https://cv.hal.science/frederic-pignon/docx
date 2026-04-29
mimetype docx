--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -383,1504 +383,1504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of the effect of photocurable polyethylene glycol diacrylate (PEGDA) on the self-assembly of cellulose nanocrystals (CNCs)</w:t>
+                <w:t xml:space="preserve">Structural mechanisms of cellulose-based nanocomposites mimicking the structure of articular cartilage under uniaxial compression probed by in situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mandin</w:t>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Chazapi</w:t>
+                <w:t xml:space="preserve">Didier Blésès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 685, pp.476-486. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (34), pp.19625-19630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.01.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5NR01942G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909758v1</w:t>
+                <w:t xml:space="preserve">hal-05405332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural mechanisms of cellulose-based nanocomposites mimicking the structure of articular cartilage under uniaxial compression probed by in situ SAXS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Biomaterials with Oriented Organic Nanocrystals for Tissue Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bosson</w:t>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+                <w:t xml:space="preserve">Baptiste Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blésès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (34), pp.19625-19630. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nr01942g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332816v1</w:t>
+                <w:t xml:space="preserve">hal-05323469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ multiscale characterization of cellulose nanocrystals orthotropic organization achieved by combining ultrasound and frontal ultrafiltration</w:t>
+                <w:t xml:space="preserve">Role of liquid crystal behavior of CNC/PEGDA/collagen suspensions on their orthotropic organization obtained by ultrafiltration and ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chèvremont</w:t>
+                <w:t xml:space="preserve">A. Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Blésès</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delplace</w:t>
+                <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 362, pp.123680. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.101015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.101015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327752v1</w:t>
+                <w:t xml:space="preserve">hal-05327775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Biomaterials with Oriented Organic Nanocrystals for Tissue Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bosson</w:t>
+                <w:t xml:space="preserve">In situ multiscale characterization of cellulose nanocrystals orthotropic organization achieved by combining ultrasound and frontal ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">W. Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blésès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Charbonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">V. Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.10.021⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 362, pp.123680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323469v1</w:t>
+                <w:t xml:space="preserve">hal-05327752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of liquid crystal behavior of CNC/PEGDA/collagen suspensions on their orthotropic organization obtained by ultrafiltration and ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Hengl</w:t>
+                <w:t xml:space="preserve">Structural mechanisms of cellulose-based nanocomposites mimicking the structure of articular cartilage under uniaxial compression probed by in situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blésès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.101015⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (34), pp.19625-19630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr01942g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327775v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh streaming phenomena at the physical origin of cellulose nanocrystals orientations during combined ultrasound and ultrafiltration processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henda Djeridi</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation of the effect of photocurable polyethylene glycol diacrylate (PEGDA) on the self-assembly of cellulose nanocrystals (CNCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Chazapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR00521C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 685, pp.476-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.01.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086330v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-cleaning biocatalytic membrane with adjusted polyphenol deposition for edible oil-water separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chongde Wu</w:t>
+                <w:t xml:space="preserve">Rayleigh streaming phenomena at the physical origin of cellulose nanocrystals orientations during combined ultrasound and ultrafiltration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127960⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.14381-14393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR00521C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405345v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aggregation, rheological and structural properties of casein-dextran colloids induced by critical-zone-intensity ultrasound</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-cleaning biocatalytic membrane with adjusted polyphenol deposition for edible oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingzhe Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wenchong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongde Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107385⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318, pp.127960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405342v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable and eco-friendly carbohydrate-based oleogelator for vitamin E controlled delivery</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The aggregation, rheological and structural properties of casein-dextran colloids induced by critical-zone-intensity ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binsha Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongde Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4RA08087D⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.107385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920228v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural mechanisms of cellulose-based nanocomposites mimicking the structure of articular cartilage under uniaxial compression probed by in situ SAXS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">A scalable and eco-friendly carbohydrate-based oleogelator for vitamin E controlled delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizângela Hafemann Fragal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (34), pp.19625-19630. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.2988-2995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5NR01942G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4RA08087D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405332v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of the chiral self-assembly of cellulose nanocrystals during the frontal ultrafiltration process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pear juice concentrates on the metabolism of Saccharomyces cerevisiae during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Zhengkun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muwen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nr02840f⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.103710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747779v1</w:t>
+                <w:t xml:space="preserve">hal-04781476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by filtration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1902,453 +1902,453 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 337, pp.122162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-ozonation coupled with forward osmosis with fertilizer as draw solution for simultaneous wastewater treatment and agricultural irrigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chongde Wu</w:t>
+                <w:t xml:space="preserve">Multiscale study of the chiral self-assembly of cellulose nanocrystals during the frontal ultrafiltration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blésès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (40), pp.19100 - 19115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02840f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2024.118187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790559v1</w:t>
+                <w:t xml:space="preserve">hal-04747779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pear juice concentrates on the metabolism of Saccharomyces cerevisiae during fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huan Yang</w:t>
+                <w:t xml:space="preserve">Pre-ozonation coupled with forward osmosis with fertilizer as draw solution for simultaneous wastewater treatment and agricultural irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muwen He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rongqing Zhou</w:t>
+                <w:t xml:space="preserve">Qianyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingbao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongde Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58, pp.103710. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 592 (41), pp.118187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.103710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2024.118187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781476v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supported MOF/cellulose-nanocrystals materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (42), pp.8228-8239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2516,103 +2516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanism of casein-chitosan fouling during microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongde Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 325, pp.124659. </w:t>
@@ -2644,1143 +2644,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reversibility of membrane fouling by deposits produced during crossflow ultrafiltration of casein micelle suspensions</w:t>
+                <w:t xml:space="preserve">Build-up and relaxation of membrane fouling deposits produced during crossflow ultrafiltration of casein micelle dispersions at 12 °C and 42 °C probed by in situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 630, pp.119289. </w:t>
+              <w:t xml:space="preserve">, 2021, 618, pp.118700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199144v1</w:t>
+                <w:t xml:space="preserve">hal-02959757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Cellulose Nanocrystals Controlled in Perpendicular Directions by Combined Shear Flow and Ultrasound Waves Studied by Small-Angle X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico F Semeraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Antoine de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico F. Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03506⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.117751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359774v1</w:t>
+                <w:t xml:space="preserve">hal-03148432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effect of Polymer Length on the Adsorption onto Aluminogermanate Imogolite Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cavallaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117751⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (32), pp.9858-9864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148432v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Polymer Length on the Adsorption onto Aluminogermanate Imogolite Nanotubes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the reversibility of membrane fouling by deposits produced during crossflow ultrafiltration of casein micelle suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 630, pp.119289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365354v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-triggered formation of a cellulose II nanocrystal network through regioselective derivatization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Orientation of Cellulose Nanocrystals Controlled in Perpendicular Directions by Combined Shear Flow and Ultrasound Waves Studied by Small-Angle X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico F Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR08597A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (33), pp.18409-18419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c03506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367876v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and structure of carbon black gels under high-power ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (3), pp.477-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/8.0000187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build-up and relaxation of membrane fouling deposits produced during crossflow ultrafiltration of casein micelle dispersions at 12 °C and 42 °C probed by in situ SAXS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-triggered formation of a cellulose II nanocrystal network through regioselective derivatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangbo Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 618, pp.118700. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.6447-6460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR08597A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959757v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of membrane resistance on swelling and removal of colloidal filter cake after filtration pressure release</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layered organization of anisometric cellulose nanocrystals and beidellite clay particles accumulated near the membrane surface during cross-flow ultrafiltration: In situ SAXS and ex situ SEM/WAXD characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Doudies</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Enrico Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 595, pp.117498. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.124030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324201v1</w:t>
+                <w:t xml:space="preserve">hal-02314455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheoacoustic Gels: Tuning Mechanical and Flow Properties of Colloidal Gels with Ultrasonic Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Christian Ahouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3825,230 +3829,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered organization of anisometric cellulose nanocrystals and beidellite clay particles accumulated near the membrane surface during cross-flow ultrafiltration: In situ SAXS and ex situ SEM/WAXD characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of membrane resistance on swelling and removal of colloidal filter cake after filtration pressure release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Semeraro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 584, pp.124030. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 595, pp.117498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314455v1</w:t>
+                <w:t xml:space="preserve">hal-02324201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheoacoustic Gels: Tuning Mechanical and Flow Properties of Colloidal Gels with Ultrasonic Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Christian Ahouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4093,1644 +4093,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and physicochemical stability of hydrolyzed jackfruit juice (Artocarpus heterophyllus L.) processed by spray drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Role of Voluminosity in the Compressibility and Sol–Gel Transition of Casein Micelle Dispersions Concentrated at 7 °C and 20 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Navarrete-Solis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Arturo Ragazzo-Sánchez</w:t>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Baup</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Calderón-Santoyo</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57, pp.663-672. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13197-019-04098-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods8120652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317881v1</w:t>
+                <w:t xml:space="preserve">hal-02399317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sonication on the rheological and colloidal properties of highly concentrated cellulose nanocrystal suspensions</w:t>
+                <w:t xml:space="preserve">Structure, Rheological Behavior, and in Situ Local Flow Fields of Cellulose Nanocrystal Dispersions during Cross-Flow Ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Candice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erwan Gicquel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (13-14), pp.7619-7634. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.10679-10689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-019-02622-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304811v1</w:t>
+                <w:t xml:space="preserve">hal-02159402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity, stress and concentration fields revealed by micro-PIV and SAXS within concentration polarization layers during cross-flow ultrafiltration of colloidal Laponite clay suspensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rheological and physicochemical stability of hydrolyzed jackfruit juice (Artocarpus heterophyllus L.) processed by spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Navarrete-Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dufresne</w:t>
+                <w:t xml:space="preserve">Juan Arturo Ragazzo-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Calderón-Santoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.663-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-019-04098-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048008v1</w:t>
+                <w:t xml:space="preserve">hal-02317881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Role of Voluminosity in the Compressibility and Sol–Gel Transition of Casein Micelle Dispersions Concentrated at 7 °C and 20 °C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+                <w:t xml:space="preserve">Impact of sonication on the rheological and colloidal properties of highly concentrated cellulose nanocrystal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8120652⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (13-14), pp.7619-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-019-02622-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399317v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Rheological Behavior, and in Situ Local Flow Fields of Cellulose Nanocrystal Dispersions during Cross-Flow Ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Velocity, stress and concentration fields revealed by micro-PIV and SAXS within concentration polarization layers during cross-flow ultrafiltration of colloidal Laponite clay suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gicquel</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), pp.10679-10689. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 578, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159402v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assisted production of starch nanoparticles: Structural characterization and mechanism of disintegration</w:t>
+                <w:t xml:space="preserve">Role of Electrostatic Interactions on Supramolecular Organization in Calf-Thymus DNA Solutions under Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Boufi</w:t>
+                <w:t xml:space="preserve">L. Bravo-Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bel Haaj</w:t>
+                <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Magnin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">J. Soltero Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carvajal Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41, pp.327-336. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym10111204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920317v1</w:t>
+                <w:t xml:space="preserve">hal-01989793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Electrostatic Interactions on Supramolecular Organization in Calf-Thymus DNA Solutions under Flow</w:t>
+                <w:t xml:space="preserve">Ultrasonic assisted production of starch nanoparticles: Structural characterization and mechanism of disintegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bravo-Anaya</w:t>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roux</w:t>
+                <w:t xml:space="preserve">Sihem Bel Haaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soltero Martínez</w:t>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Carvajal Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.1204. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.327-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym10111204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989793v1</w:t>
+                <w:t xml:space="preserve">hal-02920317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of concentration profiles obtained by in-situ SAXS during cross-flow ultrafiltration of colloids</w:t>
+                <w:t xml:space="preserve">Supramolecular Organization in Calf-Thymus DNA Solutions under Flow in Dependence with DNA Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Hengl</w:t>
+                <w:t xml:space="preserve">L. Mónica Bravo-Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baup</w:t>
+                <w:t xml:space="preserve">E. Rebeca Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maitrejean</w:t>
+                <w:t xml:space="preserve">J. Humberto Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Galliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (20), pp.8245-8257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006323v1</w:t>
+                <w:t xml:space="preserve">hal-02006339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Organization in Calf-Thymus DNA Solutions under Flow in Dependence with DNA Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysis of concentration profiles obtained by in-situ SAXS during cross-flow ultrafiltration of colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mónica Bravo-Anaya</w:t>
+                <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rebeca Macías</w:t>
+                <w:t xml:space="preserve">G. Maitrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Humberto Pérez-López</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 528, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006339v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Properties of DNA Molecules in Solution: Molecular Weight and Entanglement Influences</w:t>
+                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Bravo-Anaya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumaissa Hassaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym8080279⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.2112-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006306v1</w:t>
+                <w:t xml:space="preserve">hal-02006286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Progress in Rheology of Cellulose Nanofibril Suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological Properties of DNA Molecules in Solution: Molecular Weight and Entanglement Influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lourdes Bravo-Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Armando Soldero Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00668⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym8080279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006294v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Progress in Rheology of Cellulose Nanofibril Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Oleksandr Nechyporchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumaissa Hassaini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (6), pp.2112-2119. </w:t>
+              <w:t xml:space="preserve">, 2016, 17 (7), pp.2311-2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006286v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface adsorption of triblock copolymer (PEO–PPO–PEO) on cellulose nanocrystals and their melt extrusion with polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malladi Nagalakshmaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (70), pp.66224-66232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,90 +5764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ionic interactions between nanofibrillated cellulose and latex on the ensuing composite properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Nechyporchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Botelho Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5887,1597 +5887,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of heat and mass transfer by ultrasound: Application to heat exchangers and membrane separation processes</w:t>
+                <w:t xml:space="preserve">Methylcellulose, a Cellulose Derivative with Original Physical Properties and Extended Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gondrexon</w:t>
+                <w:t xml:space="preserve">Pauline Nasatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cheze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Jin</w:t>
+                <w:t xml:space="preserve">Joana Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legay</w:t>
+                <w:t xml:space="preserve">María Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Tissot</w:t>
+                <w:t xml:space="preserve">Miguel Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25, pp.40-50. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.777-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym7050777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986393v1</w:t>
+                <w:t xml:space="preserve">hal-02006263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration effect of TEMPO-oxidized nanofibrillated cellulose aqueous suspensions on the flow instabilities and small-angle X-ray scattering structural characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Morphological properties of nanofibrillated cellulose produced using wet grinding as an ultimate fibrillation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Nechyporchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.2197-2210. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (2), pp.531-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-015-0640-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8609-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006276v1</w:t>
+                <w:t xml:space="preserve">hal-02006247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Molar Mass and Concentration on the Thermogelation of Methylcelluloses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Concentration effect of TEMPO-oxidized nanofibrillated cellulose aqueous suspensions on the flow instabilities and small-angle X-ray scattering structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Nechyporchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666x.2015.973155⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.2197-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-015-0640-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006269v1</w:t>
+                <w:t xml:space="preserve">hal-02006276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of nanofibrillated cellulose produced using wet grinding as an ultimate fibrillation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence of Molar Mass and Concentration on the Thermogelation of Methylcelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nasatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugênia R. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Noseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8609-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666x.2015.973155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006247v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assisted cross-flow ultrafiltration of starch and cellulose nanocrystals suspensions: Characterization at multi-scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Intensification of heat and mass transfer by ultrasound: Application to heat exchangers and membrane separation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Gondrexon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.073⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02006240v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcellulose, a Cellulose Derivative with Original Physical Properties and Extended Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Noseda</w:t>
+                <w:t xml:space="preserve">Ultrasonic assisted cross-flow ultrafiltration of starch and cellulose nanocrystals suspensions: Characterization at multi-scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym7050777⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006263v1</w:t>
+                <w:t xml:space="preserve">hal-02006240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to apply ultrasound in cross-flow ultrafiltration: Application to colloidal suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ultrasound on colloidal organization at nanometer length scale during cross-flow ultrafiltration probed by in-situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Baup</w:t>
+                <w:t xml:space="preserve">Yao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mollard</w:t>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (3), pp.1018-1025. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 453, pp.624-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076678v1</w:t>
+                <w:t xml:space="preserve">hal-01999311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Properties of Methylcelluloses: The Influence of Molar Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Nasatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (12), pp.2961-2973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym6122961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nanoparticles as tracers of the gelation dynamics of a natural biopolymer physical gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new way to apply ultrasound in cross-flow ultrafiltration: Application to colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Nervo</w:t>
+                <w:t xml:space="preserve">R. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00704b⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.1018-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999332v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of micro-/nanofibrillated cellulose suspensions: Wall-slip and shear banding phenomena</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silica nanoparticles as tracers of the gelation dynamics of a natural biopolymer physical gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Czakkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.092⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00704b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01999324v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ultrasound on cross-flow ultrafiltration of skim milk: Characterization from macro-scale to nano-scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of micro-/nanofibrillated cellulose suspensions: Wall-slip and shear banding phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Nechyporchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209710v1</w:t>
+                <w:t xml:space="preserve">hal-01999324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ultrasound on colloidal organization at nanometer length scale during cross-flow ultrafiltration probed by in-situ SAXS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+                <w:t xml:space="preserve">Effects of ultrasound on cross-flow ultrafiltration of skim milk: Characterization from macro-scale to nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 453, pp.624-635. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 470, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrodynamics on the growth kinetics of glass-adhering Pseudomonas putida cells through a parallel plate flow chamber</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicrofluidic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.054105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,1114 +7574,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de techniques couplées (diffusion de rayonnements, résonance magnétique, vélocimétrie ultrasonore) à la rhéologie</w:t>
+                <w:t xml:space="preserve">Single-cell adhesion probed in-situ using optical tweezers: A case study with Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Manneville</w:t>
+                <w:t xml:space="preserve">P. G. Rouxhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4723566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831291v1</w:t>
+                <w:t xml:space="preserve">hal-02652364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell adhesion probed in-situ using optical tweezers: A case study with Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Apport de techniques couplées (diffusion de rayonnements, résonance magnétique, vélocimétrie ultrasonore) à la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. G. Rouxhet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Sebastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.36-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652364v1</w:t>
+                <w:t xml:space="preserve">hal-00831291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and orientation dynamics of sepiolite fibers - poly(ethylene oxide) aqueous suspensions under extensional and shear flow, probed by in-situ SAXS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of the Pluronic P103/water system in a semidilute regime: Evidence of nonequilibrium critical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gàbor Belina</w:t>
+                <w:t xml:space="preserve">V.V.A. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Panine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Tepale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-009-0355-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 336 (2), pp.842 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387313v1</w:t>
+                <w:t xml:space="preserve">hal-05315329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of the Pluronic P103/water system in a semidilute regime: Evidence of nonequilibrium critical behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.G. Álvarez</w:t>
+                <w:t xml:space="preserve">Structure and orientation dynamics of sepiolite fibers - poly(ethylene oxide) aqueous suspensions under extensional and shear flow, probed by in-situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Pérez-López</w:t>
+                <w:t xml:space="preserve">Gàbor Belina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bautista</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 336 (2), pp.842 - 849. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.563-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-009-0355-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315329v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Magnin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658357v1</w:t>
+                <w:t xml:space="preserve">hal-00342013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron scale origin of the shear induced structure in Laponite-poly(ethylene oxide) dispersions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2842078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352918v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile during casein micelle ultrafiltration probed by SAXS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micron scale origin of the shear induced structure in Laponite-poly(ethylene oxide) dispersions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tsabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.63-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00341892v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile during casein micelle ultrafiltration probed by SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.4523-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la703256s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micron-scale origin of the shear-induced structure in Laponite–poly(ethylene oxide) dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Tsabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,459 +8700,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.135104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2772270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658427v1</w:t>
+                <w:t xml:space="preserve">hal-00342008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2772270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342008v1</w:t>
+                <w:t xml:space="preserve">hal-00342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342061v1</w:t>
+                <w:t xml:space="preserve">hal-02658427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle avancée dans la maîtrise des procédés d'ultrafiltration : accès au gradient de concentration par mesure locale in-situ de diffusion de rayons x aux petits angles. Application aux micelles de caséines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 96, pp.1-8</w:t>
@@ -9194,64 +9194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the environmental factors on the casein micelle structure studied by cryo transmission electron microscopy and small-angle x-ray scattering/ultrasmall-angle x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9292,778 +9292,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New capillary rheometer allowing for small-angle x-ray scattering experiments inside the die. Application to the extrusion of block copolymers, their macroscopic defects, and their structure</w:t>
+                <w:t xml:space="preserve">Osmotic compression and expansion of highly ordered dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp.803-829</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (9), pp.4065-4075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341240v1</w:t>
+                <w:t xml:space="preserve">hal-00160019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new capillary rheometer allowing for small-angle x-ray scattering experiments inside the die. Application to the extrusion of block copolymers, their macroscopic defects, and their structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Santanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. El Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (6), pp.803-829, November/December</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and rheology near an attractive colloidal glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.258301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic arrest and glass-glass transition in short-ranged attractive colloids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">New capillary rheometer allowing for small-angle x-ray scattering experiments inside the die. Application to the extrusion of block copolymers, their macroscopic defects, and their structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.051504</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.803-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341863v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissement et Rhéométrie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Kinetic arrest and glass-glass transition in short-ranged attractive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.13-39</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.051504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342059v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic compression and expansion of highly ordered dispersions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Glissement et Rhéométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (9), pp.4065-4075</w:t>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.13-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160019v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheometric properties of micron-sized CaCO3 suspensions stabilised by a physical polyol/silica gel for polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.644-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10088,103 +10088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Belina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121 (16), pp.8138-8146. </w:t>
@@ -10222,77 +10222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Orientation Dynamics of Rigid Rod Suspensions Under Extensional Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10330,90 +10330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Angle X-ray Scattering Studies of Fe-Montmorillonite Deposits during Ultrafiltration in a Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Alemdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.8638-8645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10451,64 +10451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Behavior and Scaling Law of Hydrophobic Silica in Polyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 267, pp.314-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10546,64 +10546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéométrie et Structure de Dispersions de Silices Nanométriques dans du Polyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10628,90 +10628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation of Thixotropic Clay Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10747,294 +10747,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Interparticulaires et Thixotropie des Gels d'Argile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structural Characterisation of Deposits Formed During Frontal Filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 174, pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00394-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342090v1</w:t>
+                <w:t xml:space="preserve">hal-00341249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterisation of Deposits Formed During Frontal Filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Interactions Interparticulaires et Thixotropie des Gels d'Argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XVII (1), pp.337-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00341249v1</w:t>
+                <w:t xml:space="preserve">hal-00342090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondynamic Origin of the High-Frequency Acoustic Attenuation in Glasses</w:t>
               </w:r>
@@ -11145,77 +11145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thixotropic Behavior of Clay Dispersions: Combinations of Scattering and Rheometric Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 42, pp.1349-1373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11234,588 +11234,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly Light Scattering Pattern and Rheology of a Sheared Thixotropic Clay Gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence des Paramètres Physico-chimiques sur les Propriétés Rhéométriques et la Structure des Gels Thixotropes d'Argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79 (23), pp.4689-4692</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, XV (4), pp.438-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341261v1</w:t>
+                <w:t xml:space="preserve">hal-00342079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yield Stress Thixotropic Clay Suspension: Investigations of Structure by Light, Neutron and X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Butterfly Light Scattering Pattern and Rheology of a Sheared Thixotropic Clay Gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56 (3), pp.3281-3289</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (23), pp.4689-4692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341850v1</w:t>
+                <w:t xml:space="preserve">hal-00341261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et Rhéologie de Suspensions Thixotropes d'Argile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A yield Stress Thixotropic Clay Suspension: Investigations of Structure by Light, Neutron and X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, XIV (4), pp.769-781</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (3), pp.3281-3289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342076v1</w:t>
+                <w:t xml:space="preserve">hal-00341850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des Paramètres Physico-chimiques sur les Propriétés Rhéométriques et la Structure des Gels Thixotropes d'Argile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structure et Rhéologie de Suspensions Thixotropes d'Argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, XV (4), pp.438-447</w:t>
+              <w:t xml:space="preserve">, 1997, XIV (4), pp.769-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342079v1</w:t>
+                <w:t xml:space="preserve">hal-00342076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropic Colloidal Suspension and Flow curves with Minimum: Identification of Flow Regimes and Rheometric Consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Processus de Désagrégation dans des Gels d'Argile Thixotropes sous Ecoulement de Cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 40, pp.573-587</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XV (1), pp.294-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341212v1</w:t>
+                <w:t xml:space="preserve">hal-00342075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Pertinent Length Scale of a Discotic Clay Gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76 (25), pp.4857-4860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11834,178 +11834,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de Désagrégation dans des Gels d'Argile Thixotropes sous Ecoulement de Cisaillement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Thixotropic Colloidal Suspension and Flow curves with Minimum: Identification of Flow Regimes and Rheometric Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, XV (1), pp.294-300</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 40, pp.573-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342075v1</w:t>
+                <w:t xml:space="preserve">hal-00341212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements de Suspensions Thixotropes d'Argile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, XIII ((1-2)), pp.160-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12088,64 +12088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Ugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12181,2137 +12181,2141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by ultrafiltration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by DEsign)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">PSCM User’s Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919292v1</w:t>
+                <w:t xml:space="preserve">hal-04903908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical nanocomposites films elaborated by filtration of anisometric clay particles.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by ultrafiltration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2024, 38th Conference of the European Colloid &amp; Interface Society, 1 - 6 September 2024, Copenhagen, Danemark</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark, Denmark</w:t>
+              <w:t xml:space="preserve">1ère journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by DEsign)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903867v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by ultrafiltration and ultraviolet curing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Hierarchical nanocomposites films elaborated by filtration of anisometric clay particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Chazapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 2&amp;st European Conference on Composite Materials, 02-05-July 2024, Nantes, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ECIS 2024, 38th Conference of the European Colloid &amp; Interface Society, 1 - 6 September 2024, Copenhagen, Danemark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903821v1</w:t>
+                <w:t xml:space="preserve">hal-04903867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-layer orthotropic organization of cellulose nanocrystals achieved through the combined action of frontal ultrafiltration and ultrasound revealed by in situ SAXS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by ultrafiltration and ultraviolet curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR), April 10 – 12, 2024 Leeds (UK).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM21 2&amp;st European Conference on Composite Materials, 02-05-July 2024, Nantes, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903337v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Three-layer orthotropic organization of cellulose nanocrystals achieved through the combined action of frontal ultrafiltration and ultrasound revealed by in situ SAXS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSCM User’s Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR), April 10 – 12, 2024 Leeds (UK).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903908v1</w:t>
+                <w:t xml:space="preserve">hal-04903337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919225v1</w:t>
+                <w:t xml:space="preserve">hal-04915123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
+                <w:t xml:space="preserve">Organisation orthotrope typique du cartilage articulaire révélée sur des suspensions de NCC par l'action combinée de l'ultrafiltration frontale et des ultrasons : caractérisation multi-échelle par SAXS et SALS in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023), 24-26 Octobre 2023 Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915115v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typical three-layer orthotropic organization of articular cartilage achieved through the combined action of frontal ultrafiltration and ultrasound on cellulose nanocrystal suspensions, revealed by in situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by ultrafiltration and ultraviolet (UV) curing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structuration de suspensions de nanocristaux decellulose et MOF par un procédé d'ultrafiltration : vers des matériaux polyfonctionnels autosupportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 8th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Rémy le Chèvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903227v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques à structuration contrôlée par ultrafiltration tangentielle et photopolymérisation UV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918778v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by ultrafiltration and ultraviolet (UV) curing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
+              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 8th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903286v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques à structuration contrôlée par ultrafiltration et photopolymérisation UV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques à structuration contrôlée par ultrafiltration tangentielle et photopolymérisation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mandin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023), 24-26 Octobre 2023 Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919203v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh streaming phenomena at the physical origin of cellulose nanocrystals orientations during combined ultrasound and ultrafiltration processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sete, France</w:t>
+              <w:t xml:space="preserve">EPNOE Graz 2023, Austria, 17-22 September 2023, 8th International Polysaccharide Conference (Graz, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919244v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical three-layer orthotropic organization of articular cartilage achieved through the combined action of frontal ultrafiltration and ultrasound on cellulose nanocrystal suspensions, revealed by in situ SAXS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques à structuration contrôlée par ultrafiltration et photopolymérisation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter Cafe ESRF Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023), 24-26 Octobre 2023 Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904636v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation orthotrope typique du cartilage articulaire révélée sur des suspensions de NCC par l'action combinée de l'ultrafiltration frontale et des ultrasons : caractérisation multi-échelle par SAXS et SALS in situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh streaming phenomena at the physical origin of cellulose nanocrystals orientations during combined ultrasound and ultrafiltration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bosson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie (GFR 2023), 24-26 Octobre 2023 Paris,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919180v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Typical three-layer orthotropic organization of articular cartilage achieved through the combined action of frontal ultrafiltration and ultrasound on cellulose nanocrystal suspensions, revealed by in situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Soft Matter Cafe ESRF Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915123v1</w:t>
+                <w:t xml:space="preserve">hal-04904636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Typical Three-Layer Orthotropic Organization of Cartilage Achieved by Frontal Ultrafiltration Under Ultrasound Waves Of Cellulose Nanocrystals Suspensions, Probed by In Situ Time Resolved SAXS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIII edition of the International Small-Angle Scattering Conference (SAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915078v1</w:t>
+                <w:t xml:space="preserve">hal-04903148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted crossflow ultrafiltration of cellulose nanocrystal suspensions: multiscale approach by SAXS and MicroPIV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2022, Sorrento, 20 - 24 November 2022, Sorrento (Naples, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sorrento (Naples), Italy</w:t>
@@ -14334,730 +14338,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by crossflow ultrafiltration and ultraviolet (UV) photopolymerization.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hybrid zeolite-cellulose films prepared from ultrafiltration for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites 28-30 September 2022 – Lorient, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lorient (56100), France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903189v1</w:t>
+                <w:t xml:space="preserve">hal-04915078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation orthotrope à trois couches, typique du cartilage, obtenue par ultrafiltration frontale sous ultrasons de suspensions de nanocristaux de cellulose : caractérisation par SAXS in situ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of cellulosic nanocomposites with controlled structuring by crossflow ultrafiltration and ultraviolet (UV) photopolymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites 28-30 September 2022 – Lorient, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918737v1</w:t>
+                <w:t xml:space="preserve">hal-04903189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical Three-Layer Orthotropic Organization of Cartilage Achieved by Frontal Ultrafiltration Under Ultrasound Waves Of Cellulose Nanocrystals Suspensions, Probed by In Situ Time Resolved SAXS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Organisation orthotrope à trois couches, typique du cartilage, obtenue par ultrafiltration frontale sous ultrasons de suspensions de nanocristaux de cellulose : caractérisation par SAXS in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII edition of the International Small-Angle Scattering Conference (SAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903148v1</w:t>
+                <w:t xml:space="preserve">hal-04918737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ultrafiltration tangentielle assistée par ultrasons : caractérisation hydrodynamique des champs de vitesse et des couches concentrées par microPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPNOE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">6ème Journées Sonochimie : Ultrasons et Procédés (J-SUP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904191v1</w:t>
+                <w:t xml:space="preserve">hal-04919867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafiltration tangentielle assistée par ultrasons : caractérisation hydrodynamique des champs de vitesse et des couches concentrées par microPIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico F Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées Sonochimie : Ultrasons et Procédés (J-SUP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">7th EPNOE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919867v1</w:t>
+                <w:t xml:space="preserve">hal-04904191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Organization and Behaviour of Casein Micelles Fouling Layer During Crossflow Filtration as a Function of Temperature : A Small-Angle X-Ray Scattering, Osmotic Stress and Rheology Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 2020: 12 th International Congress on Membranes &amp; Membrane Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Membrane Society, Dec 2020, online, United Kingdom</w:t>
@@ -15086,103 +15086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration of Cellulose NanoCrystal Suspensions Assisted by Ultrasound: Multi-Scale Approach (SAXS, MicroPIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 2020 – 7-11 décembre 2020 Londres, Royaume Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Londres, United Kingdom</w:t>
@@ -15211,103 +15211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural organization and behaviour of casein micelles fouling layer during crossflow filtration of milk at low temperature : A Small-Angle X-Ray Scattering (SAXS), osmotic stress and rheology study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10. International Membrane Science &amp; Technology Conference (IMSTEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Sydney, Australia</w:t>
@@ -15330,195 +15330,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">In-situ local flow fields and shear stress near membrane surface of colloidal suspensions concentrated during cross-flow ultrafiltration probed by SAXS and micro-PIV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Euromembrane 2018, 9th - 13th Jul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338174v1</w:t>
+                <w:t xml:space="preserve">hal-02076997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of casein micelles concentrated layers properties during cross flow ultrafiltration by in-situ small-angle X-ray scattering (SAXS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15580,984 +15580,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling of colloidal suspensions probed by microPIV and SAXS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henda Djeridi</w:t>
+                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125421v1</w:t>
+                <w:t xml:space="preserve">hal-02338174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric length scale structural organization of Cellulose NanoCrystal suspensions under shear flow probes by 2D – Static Light scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Fouling of colloidal suspensions probed by microPIV and SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EPNOE International Polysaccharide Conference, 21-24 October 2019 Aveiro (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">9th International Water Association (IWA) Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse (IWA-MTC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904283v1</w:t>
+                <w:t xml:space="preserve">hal-04125421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Micrometric length scale structural organization of Cellulose NanoCrystal suspensions under shear flow probes by 2D – Static Light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6th EPNOE International Polysaccharide Conference, 21-24 October 2019 Aveiro (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165425v1</w:t>
+                <w:t xml:space="preserve">hal-04904283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of electrostatic interactions on supramolecular organization in calf-thymus DNA solutions under flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oonagh Mannix</w:t>
+                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2019 - European Society of Rheology (ESR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904373v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ local flow fields and shear stress near membrane surface of colloidal suspensions concentrated during cross-flow ultrafiltration probed by SAXS and micro-PIV.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Role of electrostatic interactions on supramolecular organization in calf-thymus DNA solutions under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bravo-Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis C.D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F.A. F A Soltero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufresne</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Mannix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2018, 9th - 13th Jul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">AERC 2019 - European Society of Rheology (ESR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076997v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural organization of casein micelles concentrated layer during cross-flow ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Small-Angle X-Ray Scattering (SAXS) analyses of build-up, relaxation and erosion of casein micelles fouling layer during cross-flow ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewis Sharpnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCFP2018 Fouling and Cleaning in Food Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791812v1</w:t>
+                <w:t xml:space="preserve">hal-01899844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Angle X-Ray Scattering (SAXS) analyses of build-up, relaxation and erosion of casein micelles fouling layer during cross-flow ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Structural organization of casein micelles concentrated layer during cross-flow ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pignon</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Sharpnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">FCFP2018 Fouling and Cleaning in Food Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899844v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’écoulement et de structure des couches de polarisation de concentration lors de l’ultrafiltration tangentielle de colloïdes, sondés par SAXS et micro PIV in-situ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration des Membranes dans les Procédés (MEMPRO 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint Malo, France., France</w:t>
@@ -16586,103 +16586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrodynamic conditions and structural organization during cross-flow ultra-filtration : application to bio-refinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Membrane Processes (ICOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t>
@@ -16711,103 +16711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions sol-gel de colloïdes anisotropes sous champs de cisaillement, pression et ondes ultrasonores, caractérisées par diffusion de rayons x aux petits angles in-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -16849,77 +16849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-flow ultrafiltration of skim milk assisted by ultrasound: multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17000,51 +17000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhujun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17082,103 +17082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross flow ultrafiltration of skim milk assisted by ultrasound: multi-scale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
@@ -17259,51 +17259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cecilia de Andrade Pinho Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés Numéro 104 - 2013, Ed. SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
@@ -17332,90 +17332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d'applications des rayons X pour l'étude des constituants du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17453,103 +17453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle avancée dans la maîtrise des procédés d'ultrafiltration : accès au gradient de concentration par mesure in-situ de diffusion de rayons X aux petits angles. Application aux micelles de caséine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
@@ -17572,1231 +17572,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Casein Micelle Dispersions During Ultrafiltration Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">In-situ characterization of anisotropic colloids deposition by SAXS during crossflow ultrafiltration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th ESRF Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342282v1</w:t>
+                <w:t xml:space="preserve">hal-00354546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ structural characterization by SAXS and flow properties of colloidal suspensions during cross-flow ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of the environmental factors on the casein micelle structure studied by Cryo-TEM and SAXS/USAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Monterey, United States. pp.120-122</w:t>
+              <w:t xml:space="preserve">First International Symposium on Minerals and Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342102v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of casein micelle dispersions during ultrafiltration process, probed by In-situ SAXS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile during casein micelle ultrafiltration probed by SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Soleil Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">The 18th ESRF Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342284v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and Kinetics of Saccharomyces cerevisiae Yeast Adhesion on Glass Surfaces, Probed by Optical Tweezer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile probed by SAXS during ultrafiltration of casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany. pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343217v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ structural characterization by SAXS and flow properties of colloidal suspensions during cross-flow ultrafiltration.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms and Kinetics of Saccharomyces cerevisiae Yeast Adhesion on Glass Surfaces, Probed by Optical Tweezer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Rheology/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355897v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of anisotropic colloids deposition by SAXS during crossflow ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structure of Casein Micelle Dispersions During Ultrafiltration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany. pp.180-184</w:t>
+              <w:t xml:space="preserve">The 18th ESRF Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342104v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of anisotropic colloids deposition by SAXS during crossflow ultrafiltration.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Magnin</w:t>
+                <w:t xml:space="preserve">In-situ structural characterization by SAXS and flow properties of colloidal suspensions during cross-flow ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">XVth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Monterey, United States. pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354546v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile probed by SAXS during ultrafiltration of casein micelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structure of casein micelle dispersions during ultrafiltration process, probed by In-situ SAXS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany. pp.175-179</w:t>
+              <w:t xml:space="preserve">3rd Soleil Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342106v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal in-situ evolution of concentration profile during casein micelle ultrafiltration probed by SAXS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ structural characterization by SAXS and flow properties of colloidal suspensions during cross-flow ultrafiltration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th ESRF Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th International Congress on Rheology/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342107v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the environmental factors on the casein micelle structure studied by Cryo-TEM and SAXS/USAXS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">In-situ characterization of anisotropic colloids deposition by SAXS during crossflow ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Minerals and Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.12</w:t>
+              <w:t xml:space="preserve">10th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Leipzig, Germany. pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342100v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle avancée dans la maîtrise des procédés d'ultrafiltration : accès au gradient de concentration par mesure locale in-situ de diffusion de rayons x aux petits angles. Application aux micelles de caséines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t>
@@ -18825,77 +18825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie en cisaillement et compression de dispersions aqueuses d'une argile modèle dans le régime concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18920,103 +18920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and orientation dynamics of sepiolite rigid rods - poly(ethylene oxide) suspensions under extensional and shear flow, probed by in-situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Aacchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19035,1533 +19035,1533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of skimmed milk during ultrafiltration process probed by in-situ small angle X-ray scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of anisotropy in turbid media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of Food Science and Technology, IUFost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.1463-1464</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Colloid and Interface Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343223v1</w:t>
+                <w:t xml:space="preserve">hal-00296706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Rheological study of wormlike micellar solutions of the polymerizable surfactant (CTVB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Frenandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF Users' Meeting 2006 - Workshop on Dynamical Phenomena in Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd Annual European Rheology Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Cretes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351931v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of skimmed milk ultrafiltration process probed by in-situ small angle X-ray scattering. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Belina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science and Technology, IUFOST/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et cinétiques d'adhésion aux échelles microniques de levures Saacharomyces cerevisiae sur du verre, quantification des forces d'interactions. Présentation orale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque Prosetia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">ESRF Users' Meeting 2006 - Workshop on Dynamical Phenomena in Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297589v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological study of wormlike micellar solutions of the polymerizable surfactant (CTVB). Poster</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure of skimmed milk during ultrafiltration process probed by in-situ small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Annual European Rheology Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hersonisos - Crète, Greece</w:t>
+              <w:t xml:space="preserve">13th World Congress of Food Science and Technology, IUFost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.1463-1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297611v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of anisotropy in turbid media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes et cinétiques d'adhésion aux échelles microniques de levures Saacharomyces cerevisiae sur du verre, quantification des forces d'interactions. Présentation orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10ème Colloque Prosetia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343218v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de suspensions anisotropes. Poster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological study of wormlike micellar solutions of the polymerizable surfactant (CTVB). Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dillet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">R.F. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque Annuel du Groupe Français de Rhéologie. Octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cherbourg, France. pp./</w:t>
+              <w:t xml:space="preserve">Third Annual European Rheology Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297678v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of anisotropy in turbid media.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Panine</w:t>
+                <w:t xml:space="preserve">Determination of anisotropy in turbid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caton</w:t>
+                <w:t xml:space="preserve">François Caton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Colloid and Interface Society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296706v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological study of wormlike micellar solutions of the polymerizable surfactant (CTVB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Attané</w:t>
+                <w:t xml:space="preserve">Caractérisation de suspensions anisotropes. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baravian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.V. Frenandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">F. Caton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual European Rheology Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Cretes, Greece</w:t>
+              <w:t xml:space="preserve">41ème Colloque Annuel du Groupe Français de Rhéologie. Octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cherbourg, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351928v1</w:t>
+                <w:t xml:space="preserve">hal-00297678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear viscoelastycity of pluronic P103 wormlike micellar solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual European Rheology Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351944v1</w:t>
+                <w:t xml:space="preserve">hal-00351949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive rheology of colloidal gels of anisotropic caly particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual European Rheology Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Nonlinear viscoelastycity of pluronic P103 wormlike micellar solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V.A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual European Rheology Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351949v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Times scales and aggregation mechanisms in a Laponite-poly(ethylene oxide) dispersion under shear flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual European Rheology Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20586,77 +20586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reentrant glass-fluid-glass transition in short-ranged interacting colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Belina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual European Rheology Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20681,103 +20681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of nano-composite materials in extensional flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Annual European Rheology Conference 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20802,90 +20802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of nano-composite (fibers-PEO) materials in extensional Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF Users' Meeting "Fibers and polymers Workshop"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20910,77 +20910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrous clay gels: extensional flow properties. Dichroism and SALS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21018,103 +21018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterisation of deposits formed during frontal filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF-ILL Workshop - Frontiers in SAXS and SANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Grenoble, France</w:t>
@@ -21143,77 +21143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent mechanical and structural properties in colloidal clay gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Pasadena USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21238,77 +21238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure under shear flow of thixotropic clay gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASFLOW '98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21333,90 +21333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow curves with minimum stress for thixotropic colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fusellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII th International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21467,1593 +21467,1593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of chiral self-assembly of cellulose nanocrystals during ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
+              <w:t xml:space="preserve">ESRF User’s Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903716v1</w:t>
+                <w:t xml:space="preserve">hal-04904646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Self-supported MOF/cellulose-nanocrystals materials designed from ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by DEsign)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR), April 10 – 12, 2024 Leeds (UK).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919309v1</w:t>
+                <w:t xml:space="preserve">hal-04903696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supported MOF/cellulose-nanocrystals materials designed from ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-scale study of chiral self-assembly of cellulose nanocrystals during ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR), April 10 – 12, 2024 Leeds (UK).</w:t>
+              <w:t xml:space="preserve">AERC 2024 - European Society of Rheology (ESR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903696v1</w:t>
+                <w:t xml:space="preserve">hal-04903716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic cellulosic composites for cartilage tissue engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bosson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference, Bioinspired Materials, Using Nature’s Design Principles to Create Functional Artificial Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">1ère journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by DEsign)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903768v1</w:t>
+                <w:t xml:space="preserve">hal-04919309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthotropic organization of a cellulose nanocrystal suspension realized via the combined action of frontal ultrafiltration and ultrasound as revealed by in situ SAXS, SALS and dichroism.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guilbert</w:t>
+                <w:t xml:space="preserve">Orthotropic cellulosic composites for cartilage tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mandin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blésès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User’s Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Bioinspired Materials, Using Nature’s Design Principles to Create Functional Artificial Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904646v1</w:t>
+                <w:t xml:space="preserve">hal-04903768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acoustic power on the orthotropic organization of cellulose nanocrystal suspensions subjected to combined frontal ultrafiltration and ultrasound: multiscale characterization by in-situ SAXS and SALS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultrafiltration de suspensions de Nanocristaux de cellulose et ultrasons : application dans la bioraffinerie, pour la fabrication de biocomposites structurés, et à l’ingénierie tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919159v1</w:t>
+                <w:t xml:space="preserve">hal-04918830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation orthotrope typique du cartilage articulaire révélée sur des suspensions de nanocristaux de cellulose par l'action combinée de l'ultrafiltration frontale et des ultrasons : caractérisation multi-échelle par SAXS et SALS in-situ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">8th European conference on Metal-organic-frameworks (EUROMOF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918799v1</w:t>
+                <w:t xml:space="preserve">hal-04908894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose-MOF suspensions: towards self-supported polyfunctional materials designed from ultrafiltration</w:t>
+                <w:t xml:space="preserve">Effect of acoustic power on the orthotropic organization of cellulose nanocrystal suspensions subjected to combined frontal ultrafiltration and ultrasound: multiscale characterization by in-situ SAXS and SALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on Metal-organic-frameworks (EUROMOF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908894v1</w:t>
+                <w:t xml:space="preserve">hal-04919159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafiltration de suspensions de Nanocristaux de cellulose et ultrasons : application dans la bioraffinerie, pour la fabrication de biocomposites structurés, et à l’ingénierie tissulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation orthotrope typique du cartilage articulaire révélée sur des suspensions de nanocristaux de cellulose par l'action combinée de l'ultrafiltration frontale et des ultrasons : caractérisation multi-échelle par SAXS et SALS in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bosson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Candice Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918830v1</w:t>
+                <w:t xml:space="preserve">hal-04918799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques a structuration controlée par ultrafiltration tangentielle et photopolymerisation UV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">How to release a sponge: relaxation of casein micelles fouling layers during ultrafiltration, a SAXS study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Granger-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FCPF 2022 (Fouling and Cleaning in Food Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918752v1</w:t>
+                <w:t xml:space="preserve">hal-04904632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to release a sponge: relaxation of casein micelles fouling layers during ultrafiltration, a SAXS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Granger-Delacroix</w:t>
+                <w:t xml:space="preserve">Développement de nanocomposites cellulosiques a structuration controlée par ultrafiltration tangentielle et photopolymerisation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Fouling and Cleaning in Food Processing" (FCFP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lille, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées GDR Dumbio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624870v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to release a sponge: relaxation of casein micelles fouling layers during ultrafiltration, a SAXS study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to release a sponge: relaxation of casein micelles fouling layers during ultrafiltration, a SAXS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Doudiès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Granger-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCPF 2022 (Fouling and Cleaning in Food Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lile, France</w:t>
+              <w:t xml:space="preserve">"Fouling and Cleaning in Food Processing" (FCFP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904632v1</w:t>
+                <w:t xml:space="preserve">hal-03624870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration tangentielle de suspensions de nanocristaux de cellulose assistée par ultrasons : Approche multi-échelle (SAXS, MicroPIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
@@ -23082,90 +23082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheoacoustic gels: Tuning mechanical and flow properties of colloidal gels with ultrasonic vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23201,704 +23201,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of viscoelastic properties of biopolymer matrices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Cross Flow Ultrafiltration of Cellulose NanoCrystal Suspensions Assisted by Ultrasound: MultiScale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54éme congrès annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049037v1</w:t>
+                <w:t xml:space="preserve">hal-04904606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafiltration de suspensions de NanoCristaux de Cellulose assistée par ultrasons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multiscale investigation of viscoelastic properties of biopolymer matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Varela Feijoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODEGEPRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">54éme congrès annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919861v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration de suspensions de NanoCristaux de Cellulose assistée par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants 2019, école doctorale IMEP²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CODEGEPRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919829v1</w:t>
+                <w:t xml:space="preserve">hal-04919861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration de suspensions de NanoCristaux de Cellulose assistée par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national JSUP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants 2019, école doctorale IMEP²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919794v1</w:t>
+                <w:t xml:space="preserve">hal-04919829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Flow Ultrafiltration of Cellulose NanoCrystal Suspensions Assisted by Ultrasound: MultiScale Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ultrafiltration de suspensions de NanoCristaux de Cellulose assistée par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Avalos Robertti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henda Djeridi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congrès national JSUP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904606v1</w:t>
+                <w:t xml:space="preserve">hal-04919794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of casein micelles concentrated layers properties during cross flow ultrafiltration by in-situ small-angle X-ray scattering (SAXS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Loginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23966,90 +23966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de l’ultrafiltration tangentielle du lait écrémé par ultrasons : de l’échelle nanométrique au procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées de sonochimie, ultrason et procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Besançon, France. 2015</w:t>
@@ -24078,103 +24078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification de l’ultrafiltration tangentielle du lait assistée par ultrasons : De l’échelle nanométrique au procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès MemPro V Intégration des Membranes dans les procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
@@ -24203,90 +24203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ characterization by small angle x-ray scattering (SAXS) of accumulated layers during ultrafiltration of casein micelles dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24356,103 +24356,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de techniques couplées (diffusion de rayonnements, résonance magnétique, vélocimétrie ultrasonore) à la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coordonné par Jean-Louis Grossiord et Alain Ponton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mesure en rhéologie : des avancées récentes aux perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 313-366 - chapitre 10, 2013, 978-2-7598-0623-2</w:t>
@@ -24513,103 +24513,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dispositif de filtration de liquide comprenant un module d’émission d’ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3103392. 2021, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24659,77 +24659,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des couches de protéines accumulées lors des opérations de filtration et diffusion de rayons X (INRA en lumière 5 ans de partenariat avec soleil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24760,103 +24760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et écoulement de colloïdes concentrés près des membranes lors des procédés de séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad Abyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -24891,51 +24891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">couplage hydrodynamique-biomasse dans les procédés de dépollution : approche locale des mécanismes de croissance et d'adhésion/détachement de micro-organismes sur substrat solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérigne Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24966,103 +24966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional and shear flow properties of sepiolite fibers - poly(ethylene oxide) suspensions probed by in-situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25080,103 +25080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and rheological behavior of casein micelle suspensions during ultrafiltration process. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Belina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -25230,103 +25230,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and structure of carbon black gels under high-power ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25517,51 +25517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongde Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metilli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.01.155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bosson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karrouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01942g" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laviron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Challamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00521C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhe Mao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchong He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsha Peng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA08087D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01942G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02840f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2024.118187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muwen He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.103710" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudi&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119289" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F Semeraro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03506" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Geyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Elchamaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F. Semeraro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117751" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cavallaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbo Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08597A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dag&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118700" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117498" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04905269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Semeraro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Navarrete-Solis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Ragazzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Calder&#243;n-Santoyo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04098-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Rey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02622-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.02.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01333" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bel Haaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.09.033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravo-Anaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carvajal Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maitrejean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.01.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#243;nica Bravo-Anaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebeca Mac&#237;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humberto P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Galliard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bravo-Anaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soldero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8080279" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Nechyporchuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00668" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006299v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Nagalakshmaiah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra11139d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Botelho Do Rego" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZHWQBL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986393v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tissot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0640-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006269v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nasatto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eug&#234;nia R. Duarte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Noseda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666x.2015.973155" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006247v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8609-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JXRV0RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7050777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0P75W2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122961" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Czakkel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nervo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00704b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.092" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RV5TR2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1796HTX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Jin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Manneville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#224;bor Belina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0355-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2B65F8Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05315329v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tepale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. &#193;lvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bautista" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.064" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF637ZFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruyn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsabet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341892v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703256s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-56V63WRS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. de Bruyn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Tsabet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454006v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409933" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281275v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santanach" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kissi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341493v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Belina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Moussaid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nigen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saint-Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341902v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800931" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341871v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Alemdar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342058v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342090v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fioretto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341221v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341261v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341850v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342076v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341212v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342075v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903821v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903337v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903908v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903227v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919180v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delplace" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904054v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avalos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918737v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903148v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904191v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919867v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avalos Robertti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737824v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788456v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharpnack" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904283v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904373v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bravo-Anaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C.D. Roux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.A. F A Soltero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mannix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076997v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791812v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Sharpnack" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076985v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445057v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pignon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sztucki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209774v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342282v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342102v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342284v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355897v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342104v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354546v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342106v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342100v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454204v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343223v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351931v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297656v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297589v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Fernandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bautista" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Attan&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296706v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351928v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Frenandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351944v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.A. Fernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Macias" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351949v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351932v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351935v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351959v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351970v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351974v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fusellier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919309v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903768v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904646v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919159v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918799v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918830v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918752v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624870v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904632v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904620v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049037v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela Feijoo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919861v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904606v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855435v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743703v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107867v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014158v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351912v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351913v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296694v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049332v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingbao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongde Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.136524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metilli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bosson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karrouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01942G" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.10.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laviron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delplace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr01942g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chazapi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.01.155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Challamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00521C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhe Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchong He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127960" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsha Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliz&#226;ngela Hafemann Fragal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RA08087D" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muwen He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.103710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02840f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2024.118187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00798G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.124659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudi&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118700" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Geyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Elchamaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F. Semeraro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117751" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cavallaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lazzara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119289" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F Semeraro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03506" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dag&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbo Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08597A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Semeraro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04905269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117498" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Rey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01333" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Navarrete-Solis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arturo Ragazzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Calder&#243;n-Santoyo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04098-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02622-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.02.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bravo-Anaya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carvajal Ramos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bel Haaj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.09.033" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#243;nica Bravo-Anaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebeca Mac&#237;as" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humberto P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Galliard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maitrejean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.01.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Bravo-Anaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Armando Soldero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rinaudo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8080279" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Nechyporchuk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00668" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006299v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malladi Nagalakshmaiah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra11139d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Botelho Do Rego" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVZHWQBL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nasatto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Noseda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym7050777" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8609-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0640-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eug&#234;nia R. Duarte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666x.2015.973155" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tissot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.08.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JXRV0RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Jin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.12.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym6122961" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0P75W2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Czakkel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nervo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00704b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RV5TR2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1796HTX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Manneville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05315329v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tepale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. &#193;lvarez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bautista" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.064" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF637ZFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#224;bor Belina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0355-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2B65F8Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bruyn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsabet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341892v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703256s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-56V63WRS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. de Bruyn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Tsabet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454006v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409933" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leli&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281275v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santanach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kissi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341493v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341240v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Belina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Moussaid" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342059v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nigen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saint-Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341902v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800931" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Fuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341871v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Alemdar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341896v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342058v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341249v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00394-X" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GS8HF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342090v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruocco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Leonardo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fioretto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341221v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341261v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341850v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342076v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313161v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Guha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903908v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919292v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903867v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903821v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903337v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915123v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Ugo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delplace" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919151v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915115v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919225v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903227v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918778v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903286v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904636v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904054v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avalos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915078v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903189v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919867v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avalos Robertti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737824v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788456v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sharpnack" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904283v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904373v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bravo-Anaya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C.D. Roux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.A. F A Soltero" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mannix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899844v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791812v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Sharpnack" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076985v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445057v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pignon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sztucki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209774v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354546v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342100v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342107v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342106v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342282v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342102v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342284v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355897v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342104v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454204v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296706v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baravian" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351928v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Attan&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Frenandez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297656v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351931v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297589v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297611v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Fernandez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Bautista" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343218v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297678v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351949v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351946v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351944v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.A. Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Macias" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351932v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351935v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351959v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351965v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351970v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351974v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fusellier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904646v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903696v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903716v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919309v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903768v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908894v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918799v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904632v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918752v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624870v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904620v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904606v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049037v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela Feijoo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919861v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919829v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919794v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855435v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743703v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209607v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107867v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014158v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351912v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351913v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296694v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049332v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>