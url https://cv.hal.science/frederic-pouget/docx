--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1176,200 +1176,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les drones, de nouvelles perspectives dans les perspectives dans les applications de suivi du littoral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UAV APPLICATION IN COASTAL ENVIRONMENT, EXAMPLE OF THE OLERON ISLAND FOR DUNES AND DIKES SURVEY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI SIG 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences,, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS, Sep 2015, la grande motte, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-321-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243585v1</w:t>
+                <w:t xml:space="preserve">hal-01243575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV APPLICATION IN COASTAL ENVIRONMENT, EXAMPLE OF THE OLERON ISLAND FOR DUNES AND DIKES SURVEY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les drones, de nouvelles perspectives dans les perspectives dans les applications de suivi du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences,, </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESRI SIG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2015, versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-321-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243575v1</w:t>
+                <w:t xml:space="preserve">hal-01243585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauz&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-321-2015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03478030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPJ0BZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauz&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-321-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03478030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPJ0BZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>