--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -337,208 +337,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation dans le golfe de Brouage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Websig su PCR &amp;quot;Les marais charentais du Moyen-Age à l'époque moderne. Peuplement environnement et économie&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-78, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
+              <w:t xml:space="preserve">De l'eau du Sel et des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608223v1</w:t>
+                <w:t xml:space="preserve">hal-05388778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Websig su PCR &amp;quot;Les marais charentais du Moyen-Age à l'époque moderne. Peuplement environnement et économie&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation dans le golfe de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Périsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calauzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'eau du Sel et des Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-7535-9648-1</w:t>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-78, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388778v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -999,204 +999,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des massifs dunaires dans la protection des enjeux exposés aux aléas météo-marins : étude sur l’île d’Oléron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une image tous les 10 jours. Traitement des données du Satellite SENTINEL 2A avec ARCGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">conferences ESRI SIG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI FRANCE, Oct 2016, VERSAILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502541v1</w:t>
+                <w:t xml:space="preserve">hal-01404357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une image tous les 10 jours. Traitement des données du Satellite SENTINEL 2A avec ARCGIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des massifs dunaires dans la protection des enjeux exposés aux aléas météo-marins : étude sur l’île d’Oléron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conferences ESRI SIG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI FRANCE, Oct 2016, VERSAILLES, France</w:t>
+              <w:t xml:space="preserve">Colloque ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404357v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV APPLICATION IN COASTAL ENVIRONMENT, EXAMPLE OF THE OLERON ISLAND FOR DUNES AND DIKES SURVEY</w:t>
               </w:r>
@@ -2196,51 +2196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of atoll population to coastal erosion and flooding: a South Tarawa assessment, Kiribati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauz&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-321-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03478030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPJ0BZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauz&#232;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schnell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-321-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Druez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0215-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03478030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPJ0BZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>