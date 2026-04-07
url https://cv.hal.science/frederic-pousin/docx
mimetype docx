--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -162,6928 +162,6928 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the metropolis: understanding Grand Paris through the history of its regional plans</w:t>
+                <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaële Bertho; Sonia Keravel; Frédéric Pousin; Nathalie Roseau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Perspectives</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142317v2</w:t>
+                <w:t xml:space="preserve">hal-04667963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Traversée paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'œil d'or. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04478664v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.369-371, 2021, Dictionnaire pluriel de la marche en ville, ISBN 978-2-490437-10-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques du Photomontage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quel paysage pour une métropole multipolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04384696v1</w:t>
+              <w:t xml:space="preserve">Le paysage vecteur d’une nouvelle identité post-industrielle. session 7 / OREAM LORRAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Photography Focuses on Architecture and Landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les paradoxes d'un schéma d'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04478672v1</w:t>
+              <w:t xml:space="preserve">D’estuaire en vallées : le paysage en préalable Plan Paysage session 8 / OREAM Nantes-Saint-Nazaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi international pour une revue de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approprier la photographie au jardinage : Gilles Clément au Rayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BORGHERINI, Malvina, SICARD, Monique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03916422v1</w:t>
+              <w:t xml:space="preserve">PhotoPaysage/ Il paesaggio inventato dalla fotographia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quodlibet Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-96, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Palimpsest Plan: A critical investigation of the French Métropole jardin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The photographic discourses of Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Landscape Architecture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03916337v1</w:t>
+              <w:t xml:space="preserve">Photoscapes. The Nexus between Photography and Landscape Design.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-117, 2019, 978-3-0356-1826-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écosystème éditorial des revues d'architecture, d'urbanisme et de paysage : enjeux et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Milestones for an intercultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04478687v1</w:t>
+              <w:t xml:space="preserve">Photoscapes. The Nexus between Photography and Landscape Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkaüser, pp.8-13, 2019, 9783035618266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments d’enquête sur la recherche et les revues d’architecture, d’urbanisme et de paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’image malléable dans le corpus de l’observatoire photographique du paysage de Vanoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04478726v1</w:t>
+              <w:t xml:space="preserve">Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique, ISBN-13 9782377410088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner forme par la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jalons pour une approche interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03446031v1</w:t>
+              <w:t xml:space="preserve">PhotoPaysage. Débattre du projet de paysage par la photographie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Productions du EFFA, pp.8-13, 2018, 97822956050834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographie et rénovation urbaine, les traversées d’Edith Roux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les discours photographiques de Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03081904v1</w:t>
+              <w:t xml:space="preserve">PhotoPaysage. Débattre du projet de paysage par la photographie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Productions du EFFA, pp.100-117, 2018, 9782956050834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projeter le paysage rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Guillot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01518177v1</w:t>
+              <w:t xml:space="preserve">Espace rural &amp; projet spatial. Du terrain à la recherche : objets et stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.238-245, 2012, Architecture, 978-2-86272-623-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Une histoire visuelle du changement métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330p., 2024, 9791037037961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire les visualisations du paysage urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ruralité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:pPr/>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Productions du EFFA, 128 p., 2022, 978 2 491336 13 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 3/ La ville nouvelle de Lille Est. UNE VILLE PARC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulier Helène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01342558v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoscapes: The Nexus between Photography and Landscape Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhäuser/De Gruyter, 256 p., 2019, Photoscapes: The Nexus between Photography and Landscape Design, 978-3-0356-1826-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo Paysage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Productions du EFFA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782956050834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BazarUrbain éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vues aériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dorrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Pousin ; Marc Dorrian. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Collection Vues d'ensemble, 978-2940406401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pousin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strates, Matériaux pour la recherche en sciences sociales, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage urbain : genèse, représentations, enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Janniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strates. Matériaux pour la recherche en sciences sociales, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions du CNRS, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer/Inverser le Grand Paris. Vers une nouvelle histoire des métropoles? Introduction générale (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bassieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Feriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envers photographique de la métropole (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2024.0015⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859180v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859064v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinien Tribillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2023.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atlas des plans du Grand Paris. Présentation (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2023.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinien Tribillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Thirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2023.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Paysage, milieu, ambiance : petite histoire croisée de trois notions au sein des disciplines de l’aménagement”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Paris-Grand Tôkyô, La métropole par les parcs. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175151v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grand Paris-Grand Tôkyô, La métropole par les parcs. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777121v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2ème Session: Visions métropolitaines et archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Burgel</w:t>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien de Vletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Roseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2021.0007⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766835v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonello Frongia</w:t>
+                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776213v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine -Discussion-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Courban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonds photographiques des agences de paysage : un chantier de recherche pour le Grand Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Keravel</w:t>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/IGP.2020.0033⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762303v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photographier le Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0029⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762256v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier le Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les fonds photographiques des agences de paysage : un chantier de recherche pour le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2020.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175147v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2020.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Paris-Berlin : Grand Berlin, écriture de l’histoire et politiques urbaines. Temps de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bodenschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duranel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier-Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris contemporain. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680580v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fériel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670002v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans dans leur épaisseur. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175138v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0021⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680529v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier le Grand Paris. Une histoire visuelle du changement métropolitain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behind the metropolis: understanding Grand Paris through the history of its regional plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04608864v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.371-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2023.2225248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruralité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pratiques du Photomontage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03916386v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.12850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 3/ La ville nouvelle de Lille Est. UNE VILLE PARC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093875v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors série (spécial Papier), pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">When Photography Focuses on Architecture and Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-03093901v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Palimpsest Plan: A critical investigation of the French Métropole jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03093920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.44-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18626033.2022.2156102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoscapes: The Nexus between Photography and Landscape Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le défi international pour une revue de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446273v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.108-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Paysage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Donner forme par la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04478627v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00975415v1</w:t>
+                <w:t xml:space="preserve">Éléments d’enquête sur la recherche et les revues d’architecture, d’urbanisme et de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vues aériennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'écosystème éditorial des revues d'architecture, d'urbanisme et de paysage : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-03759009v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces du quotidien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738334v1</w:t>
+                <w:t xml:space="preserve">Photographie et rénovation urbaine, les traversées d’Edith Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage urbain : genèse, représentations, enjeux contemporains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737703v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construire les visualisations du paysage urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...164 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
-[...736 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Pouvoir des figures, 8, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05335343v1</w:t>
+                <w:t xml:space="preserve">hal-01342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7101,113 +7101,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventing/Inverting Grand Paris. Towards new metropolitan histories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bassieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Feriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040620v1</w:t>
@@ -7218,103 +7218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique. 1973-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinien Tribillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,87 +7361,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Paris - Grand Tokyo: La métropole par les parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Mizuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142321v1</w:t>
@@ -7452,959 +7452,959 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OREALM et la Métropole-Jardin. Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
+                <w:t xml:space="preserve">Relire le Plan de l’aire métropolitaine de Marseille au fil du GR 2013. Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Montembault</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088032v1</w:t>
+                <w:t xml:space="preserve">hal-03088030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier le Grand Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le paysage vecteur d'une nouvelle identité post-industrielle. Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425825v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage vecteur d'une nouvelle identité post-industrielle. Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photographier le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088018v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire le Plan de l’aire métropolitaine de Marseille au fil du GR 2013. Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
+                <w:t xml:space="preserve">L’OREALM et la Métropole-Jardin. Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088030v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'estuaire en vallée : Le paysage en préalable. Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vol au dessus de la plaine agricole de la métropole lyonnaise. Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassi Giulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088014v1</w:t>
+                <w:t xml:space="preserve">hal-03093847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vol au dessus de la plaine agricole de la métropole lyonnaise. Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D'estuaire en vallée : Le paysage en préalable. Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassi Giulia</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nour Laledj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093847v1</w:t>
+                <w:t xml:space="preserve">hal-03088014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087056v1</w:t>
@@ -8415,87 +8415,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151541v1</w:t>
@@ -8506,87 +8506,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963165v1</w:t>
@@ -8597,87 +8597,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963133v1</w:t>
@@ -8720,64 +8720,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal for the Study of Architecture, Urbanism and Landscape. A compendium 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bello Marcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8815,77 +8815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomontage et représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Falbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8903,77 +8903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et les revues aujourd’hui en architecture, urbanisme et paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8998,100 +8998,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Journals and Research in Architecture, Urban Planning and Landscape Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (13), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186287v1</w:t>
@@ -9102,64 +9102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet et photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 192 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9193,64 +9193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire photographique du paysage du PNR des Vosges du Nord: de l'œuvre à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2017</w:t>
@@ -9311,51 +9311,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAHIERS DE LA RECHERCHE ARCHITECTURALE, URBAINE ET PAYSAGERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,77 +9425,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives and Corpus, The project of the historical Atlas of the plans of Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Mizuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and enacting the archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx Futurs Urbains, Groupe Penser l’urbain par l’image, Université Paris-Est, Sep 2021, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9520,51 +9520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien et les ambiances : histoires croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9589,51 +9589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de paysage et de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la connaissance des paysages à l'action paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDD-Cemagref, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9690,64 +9690,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,90 +9812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9934,90 +9934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le paysage urbain : Du rôle des publications et figurations architecturales, des pratiques photographiques et cinématographiques (1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Janniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bunuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10082,51 +10082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10187,51 +10187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10292,51 +10292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,51 +10397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10476,51 +10476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration graphique en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 470/87, Bureau de la recherche architecturale (BRA). 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10673,51 +10673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10842,51 +10842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D37684"/>
+    <w:nsid w:val="1D4BC088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11073,51 +11073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>