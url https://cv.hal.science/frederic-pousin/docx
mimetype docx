--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -162,9132 +162,9309 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
+                <w:t xml:space="preserve">L'axe Seine-Arche en images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
+              <w:t xml:space="preserve">Photographier le Grand-Paris. Une histoire visuelle du changement métropolitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
+              <w:t xml:space="preserve">, pp.211-231, 2024, 979 1 0370 3796 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667963v2</w:t>
+                <w:t xml:space="preserve">hal-05604093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversée paysagère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'œil d'or. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaële Bertho; Sonia Keravel; Frédéric Pousin; Nathalie Roseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.369-371, 2021, Dictionnaire pluriel de la marche en ville, ISBN 978-2-490437-10-8</w:t>
+              <w:t xml:space="preserve">Photographier le Grand Paris, Une histoire visuelle du changement métropolitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490600v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel paysage pour une métropole multipolaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Traversée paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'œil d'or. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le paysage vecteur d’une nouvelle identité post-industrielle. session 7 / OREAM LORRAINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.369-371, 2021, Dictionnaire pluriel de la marche en ville, ISBN 978-2-490437-10-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093804v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes d'un schéma d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’estuaire en vallées : le paysage en préalable Plan Paysage session 8 / OREAM Nantes-Saint-Nazaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approprier la photographie au jardinage : Gilles Clément au Rayol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quel paysage pour une métropole multipolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPaysage/ Il paesaggio inventato dalla fotographia,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le paysage vecteur d’une nouvelle identité post-industrielle. session 7 / OREAM LORRAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quodlibet Studio</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03081891v1</w:t>
+                <w:t xml:space="preserve">hal-03093804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photographic discourses of Gilles Clément</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approprier la photographie au jardinage : Gilles Clément au Rayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BORGHERINI, Malvina, SICARD, Monique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoscapes. The Nexus between Photography and Landscape Design.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.100-117, 2019, 978-3-0356-1826-6</w:t>
+              <w:t xml:space="preserve">PhotoPaysage/ Il paesaggio inventato dalla fotographia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quodlibet Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483925v1</w:t>
+                <w:t xml:space="preserve">hal-03081891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milestones for an intercultural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoscapes. The Nexus between Photography and Landscape Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkaüser, pp.8-13, 2019, 9783035618266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image malléable dans le corpus de l’observatoire photographique du paysage de Vanoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The photographic discourses of Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique, ISBN-13 9782377410088</w:t>
+              <w:t xml:space="preserve">Photoscapes. The Nexus between Photography and Landscape Design.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-117, 2019, 978-3-0356-1826-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446333v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une approche interculturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’image malléable dans le corpus de l’observatoire photographique du paysage de Vanoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoPaysage. Débattre du projet de paysage par la photographie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Productions du EFFA, pp.8-13, 2018, 97822956050834</w:t>
+              <w:t xml:space="preserve">Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Représenter les paysages hier et aujourd’hui. Approches sensibles et numérique, ISBN-13 9782377410088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483841v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours photographiques de Gilles Clément</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jalons pour une approche interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoPaysage. Débattre du projet de paysage par la photographie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Productions du EFFA, pp.100-117, 2018, 9782956050834</w:t>
+              <w:t xml:space="preserve">, Les Productions du EFFA, pp.8-13, 2018, 97822956050834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483872v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les discours photographiques de Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoPaysage. Débattre du projet de paysage par la photographie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Productions du EFFA, pp.100-117, 2018, 9782956050834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projeter le paysage rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace rural &amp; projet spatial. Du terrain à la recherche : objets et stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.238-245, 2012, Architecture, 978-2-86272-623-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the metropolis: understanding Grand Paris through the history of its regional plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.371-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2023.2225248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142317v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors série (spécial Papier), pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du Photomontage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.12850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Photography Focuses on Architecture and Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Palimpsest Plan: A critical investigation of the French Métropole jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.44-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18626033.2022.2156102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi international pour une revue de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.108-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écosystème éditorial des revues d'architecture, d'urbanisme et de paysage : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’enquête sur la recherche et les revues d’architecture, d’urbanisme et de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner forme par la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographie et rénovation urbaine, les traversées d’Edith Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les visualisations du paysage urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Pouvoir des figures, 8, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer/Inverser le Grand Paris. Vers une nouvelle histoire des métropoles? Introduction générale (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bassieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers photographique de la métropole (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Thirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas des plans du Grand Paris. Présentation (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris-Grand Tôkyô, La métropole par les parcs. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Paysage, milieu, ambiance : petite histoire croisée de trois notions au sein des disciplines de l’aménagement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien de Vletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine -Discussion-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Courban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ème Session: Visions métropolitaines et archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds photographiques des agences de paysage : un chantier de recherche pour le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2020.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175147v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Paris-Berlin : Grand Berlin, écriture de l’histoire et politiques urbaines. Temps de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bodenschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier-Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier le Grand Paris. Une histoire visuelle du changement métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Bertho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330p., 2024, 9791037037961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Productions du EFFA, 128 p., 2022, 978 2 491336 13 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 3/ La ville nouvelle de Lille Est. UNE VILLE PARC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulier Helène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093875v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093901v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Session 3/ La ville nouvelle de Lille Est. UNE VILLE PARC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093920v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoscapes: The Nexus between Photography and Landscape Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser/De Gruyter, 256 p., 2019, Photoscapes: The Nexus between Photography and Landscape Design, 978-3-0356-1826-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo Paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Productions du EFFA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782956050834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BazarUrbain éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vues aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dorrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Pousin ; Marc Dorrian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metis Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Collection Vues d'ensemble, 978-2940406401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pousin Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strates, Matériaux pour la recherche en sciences sociales, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage urbain : genèse, représentations, enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Janniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strates. Matériaux pour la recherche en sciences sociales, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions du CNRS, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (34)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventer/Inverser le Grand Paris. Vers une nouvelle histoire des métropoles? Introduction générale (www.inventerlegrandparis.fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Inventing/Inverting Grand Paris. Towards new metropolitan histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bassieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. Collectif Inventer le Grand Paris, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04858840v1</w:t>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’envers photographique de la métropole (www.inventerlegrandparis.fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique. 1973-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Bertho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04859118v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grand Paris - Grand Tokyo: La métropole par les parcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Mizuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Bertho</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04859064v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04859180v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Belval</w:t>
+                <w:t xml:space="preserve">L’OREALM et la Métropole-Jardin. Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04858461v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Atlas des plans du Grand Paris. Présentation (www.inventerlegrandparis.fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photographier le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04175223v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relire le Plan de l’aire métropolitaine de Marseille au fil du GR 2013. Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blanche Thirot</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04858536v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Paysage, milieu, ambiance : petite histoire croisée de trois notions au sein des disciplines de l’aménagement”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le paysage vecteur d'une nouvelle identité post-industrielle. Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03919855v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vol au dessus de la plaine agricole de la métropole lyonnaise. Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassi Giulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-04777121v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Paris-Grand Tôkyô, La métropole par les parcs. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D'estuaire en vallée : Le paysage en préalable. Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Laledj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04175151v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Grand Paris contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04777047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2ème Session: Visions métropolitaines et archives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les plans dans leur épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04772100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les paysages du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">hal-04776213v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04766835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paysages du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Bertho</w:t>
-[...138 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...2152 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Perspectives</w:t>
-[...1111 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
+              <w:t xml:space="preserve">Séminaire "Les paysages du Grand Paris"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...1287 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151541v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01963133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal for the Study of Architecture, Urbanism and Landscape. A compendium 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bello Marcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial papier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomontage et représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Falbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et les revues aujourd’hui en architecture, urbanisme et paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Journals and Research in Architecture, Urban Planning and Landscape Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (13), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet et photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 192 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.1953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire photographique du paysage du PNR des Vosges du Nord: de l'œuvre à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9297,111 +9474,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAHIERS DE LA RECHERCHE ARCHITECTURALE, URBAINE ET PAYSAGERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9411,262 +9588,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives and Corpus, The project of the historical Atlas of the plans of Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Mizuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and enacting the archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx Futurs Urbains, Groupe Penser l’urbain par l’image, Université Paris-Est, Sep 2021, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien et les ambiances : histoires croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de paysage et de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la connaissance des paysages à l'action paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDD-Cemagref, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9676,1105 +9853,1105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le paysage urbain : Du rôle des publications et figurations architecturales, des pratiques photographiques et cinématographiques (1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Janniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bunuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AAP-2005-JEU, Ministère de la culture / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d'histoire de l'art (INHA); Ladyss UMR CNRS 7533. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception architecturale architecturologiquement assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 0862/94, Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA); Ecole Nationale Supérieure d'Architecture de Nancy; Bureau de la recherche architecturale (BRA). 1993, pp. 350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception architecturale architecturologiquement assistée par ordinateur - C3A0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0767/92, Ecole d'architecture de Nancy; Laboratoire d'architecturologie et de recherches épistémologiques sur l’architecture (LAREA); Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA). 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 635/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 564/89, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration graphique en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 470/87, Bureau de la recherche architecturale (BRA). 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 487/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérience de l'architecture à l'exercice de l'architecturologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 326/85, Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10842,51 +11019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4BC088"/>
+    <w:nsid w:val="98D47C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11073,51 +11250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>