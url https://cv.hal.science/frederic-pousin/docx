--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3449,281 +3449,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
+                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonello Frongia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Keravel</w:t>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Rice</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772085v1</w:t>
+                <w:t xml:space="preserve">hal-04766835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04766835v1</w:t>
+                <w:t xml:space="preserve">hal-04772085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5047,492 +5047,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758916v1</w:t>
+                <w:t xml:space="preserve">hal-04670002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Orillard</w:t>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Delbaere</w:t>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0018⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680485v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vadelorge</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04670002v1</w:t>
+                <w:t xml:space="preserve">hal-03758916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680580v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
@@ -5628,51 +5628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,77 +5826,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5940,90 +5940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6038,1222 +6038,125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680566v1</w:t>
-              </w:r>
-[...1095 lines deleted...]
-                <w:t xml:space="preserve">hal-04342845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventing/Inverting Grand Paris. Towards new metropolitan histories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bassieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Feriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7277,100 +6180,100 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. Collectif Inventer le Grand Paris, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique. 1973-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7388,106 +6291,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinien Tribillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2023.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Paris - Grand Tokyo: La métropole par les parcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Mizuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7511,73 +6414,73 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7628,198 +6531,198 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OREALM et la Métropole-Jardin. Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plan-Paysage 6 - OREALM Loire-Moyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7870,113 +6773,113 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire le Plan de l’aire métropolitaine de Marseille au fil du GR 2013. Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,475 +6898,475 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plan-Paysage 5 - OREAM de Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage vecteur d'une nouvelle identité post-industrielle. Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plan-Paysage 7 - OREAM Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vol au dessus de la plaine agricole de la métropole lyonnaise. Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassi Giulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plan-Paysage 4 - OREAM Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'estuaire en vallée : Le paysage en préalable. Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Laledj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plan-Paysage 8 - OREAM Nantes-Saint-Nazaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8474,73 +7377,73 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8565,73 +7468,73 @@
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8647,164 +7550,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8829,51 +7732,51 @@
               <w:t xml:space="preserve">Séminaire "Les paysages du Grand Paris"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8883,146 +7786,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal for the Study of Architecture, Urbanism and Landscape. A compendium 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bello Marcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial papier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomontage et représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9044,73 +7947,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Falbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et les revues aujourd’hui en architecture, urbanisme et paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9139,73 +8042,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Journals and Research in Architecture, Urban Planning and Landscape Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9243,164 +8146,164 @@
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (13), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.9455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet et photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 192 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.1953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire photographique du paysage du PNR des Vosges du Nord: de l'œuvre à l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9420,51 +8323,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9474,376 +8377,1363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAHIERS DE LA RECHERCHE ARCHITECTURALE, URBAINE ET PAYSAGERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruralité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Productions du EFFA, 128 p., 2022, 978 2 491336 13 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 3/ La ville nouvelle de Lille Est. UNE VILLE PARC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulier Helène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoscapes: The Nexus between Photography and Landscape Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhäuser/De Gruyter, 256 p., 2019, Photoscapes: The Nexus between Photography and Landscape Design, 978-3-0356-1826-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo Paysage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Productions du EFFA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782956050834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marzloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ait Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BazarUrbain éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vues aériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dorrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Pousin ; Marc Dorrian. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metis Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Collection Vues d'ensemble, 978-2940406401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pousin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strates, Matériaux pour la recherche en sciences sociales, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage urbain : genèse, représentations, enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Janniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strates. Matériaux pour la recherche en sciences sociales, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916454v1</w:t>
+                <w:t xml:space="preserve">Enrico Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions du CNRS, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives and Corpus, The project of the historical Atlas of the plans of Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Mizuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producing and enacting the archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx Futurs Urbains, Groupe Penser l’urbain par l’image, Université Paris-Est, Sep 2021, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien et les ambiances : histoires croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de paysage et de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la connaissance des paysages à l'action paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDD-Cemagref, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9853,1105 +9743,1105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t>
+                <w:t xml:space="preserve">Pauline Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Frileux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Okamura</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le paysage urbain : Du rôle des publications et figurations architecturales, des pratiques photographiques et cinématographiques (1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Janniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bunuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bunuel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AAP-2005-JEU, Ministère de la culture / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d'histoire de l'art (INHA); Ladyss UMR CNRS 7533. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception architecturale architecturologiquement assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0862/94, Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA); Ecole Nationale Supérieure d'Architecture de Nancy; Bureau de la recherche architecturale (BRA). 1993, pp. 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception architecturale architecturologiquement assistée par ordinateur - C3A0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 0767/92, Ecole d'architecture de Nancy; Laboratoire d'architecturologie et de recherches épistémologiques sur l’architecture (LAREA); Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA). 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 635/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 564/89, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration graphique en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 470/87, Bureau de la recherche architecturale (BRA). 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la conception (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 487/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ecole nationale supérieure d'architecture de Nancy / Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expérience de l'architecture à l'exercice de l'architecturologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudon</w:t>
+                <w:t xml:space="preserve">Philippe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deshayes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 326/85, Laboratoire d'architecturologie et de recherche épistémologique sur l'architecture (LAREA). 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11019,51 +10909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98D47C83"/>
+    <w:nsid w:val="13428DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11250,51 +11140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-pousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8559-0573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034320504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2022.2156102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sgard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Laledj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello Marcano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478627v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesproductionsdueffa.com/en-projet/editions-3/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dorrian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/vues-aeriennes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738334v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pousin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Janniere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bunuel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hebert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097514v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schatz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971310v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891161v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>