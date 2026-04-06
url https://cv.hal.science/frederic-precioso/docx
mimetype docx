--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -100,978 +100,978 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Counting of Fish in moving Diver Operated Videos (DOV) for Biodiversity Assessments</w:t>
+                <w:t xml:space="preserve">When Are Two Scores Better Than One? Investigating Ensembles of Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Bürgi</w:t>
+                <w:t xml:space="preserve">Raphaël Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dérijard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865293v3</w:t>
+                <w:t xml:space="preserve">hal-05469817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Are Two Scores Better Than One? Investigating Ensembles of Diffusion Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Counting of Fish in moving Diver Operated Videos (DOV) for Biodiversity Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Bürgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Razafindralambo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Sun</w:t>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Dérijard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469817v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Machine Learning Analysis to Enhance Risk Stratification in Patients with Asymptomatic Aortic Stenosis</w:t>
+                <w:t xml:space="preserve">A Tutorial on Discriminative Clustering and Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Fleury</w:t>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Ohl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf115⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320254v1</w:t>
+                <w:t xml:space="preserve">hal-05419674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tutorial on Discriminative Clustering and Mutual Information</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a fully automated underwater census for fish assemblages in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Bürgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derijard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3748255⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.102959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419674v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a fully automated underwater census for fish assemblages in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Bürgi</w:t>
+                <w:t xml:space="preserve">Unsupervised Machine Learning Analysis to Enhance Risk Stratification in Patients with Asymptomatic Aortic Stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.102959. </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztaf115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896273v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Enhanced Prediction of Aortic Stenosis Progression</w:t>
+                <w:t xml:space="preserve">A new perspective on optimizers: leveraging moreau-yosida approximation in gradient-based learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Sanabria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tastet</w:t>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pelletier</w:t>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Ohl</w:t>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Melacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC. Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2024.101234⟩</w:t>
+              <w:t xml:space="preserve">Intelligenza Artificiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IA-240047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755914v1</w:t>
+                <w:t xml:space="preserve">hal-04896278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perspective on optimizers: leveraging moreau-yosida approximation in gradient-based learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI-Enhanced Prediction of Aortic Stenosis Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gori</w:t>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Melacci</w:t>
+                <w:t xml:space="preserve">Simon Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mottin</w:t>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligenza Artificiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (2), pp.301-311. </w:t>
+              <w:t xml:space="preserve">JACC. Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (10), pp.101234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IA-240047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2024.101234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896278v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepWILD : Wildlife Identification, Localisation and estimation on camera trap videos using Deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,64 +1118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,235 +1233,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Consensus Clustering Based on Closed Patterns</w:t>
+                <w:t xml:space="preserve">Learning and Reasoning for Cultural Metadata Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianshu Yang</w:t>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Article 107599, 235, </w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3485844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402517v1</w:t>
+                <w:t xml:space="preserve">hal-03363442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Reasoning for Cultural Metadata Quality</w:t>
+                <w:t xml:space="preserve">Semi-supervised Consensus Clustering Based on Closed Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+                <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Article 107599, 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3485844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2021.107599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363442v1</w:t>
+                <w:t xml:space="preserve">hal-03402517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACK: A New Method from a Re-examination of Deep Architectures for Head Motion Prediction in 360-degree Videos</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,64 +1711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Closed Patterns to Solve the Consensus Clustering Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (09n10), pp.1379-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2785,186 +2785,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALSAS: Sub-linear Active Learning Strategy with Approximate k-NN Search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incremental Kernel Learning for Active Image Retrieval without Global Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2244-2254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.009⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773102v1</w:t>
+                <w:t xml:space="preserve">hal-00619211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Tube data representation and Kernel design for SVM-based video object retrieval system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,131 +3005,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Kernel Learning for Active Image Retrieval without Global Dictionaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SALSAS: Sub-linear Active Learning Strategy with Approximate k-NN Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2244-2254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619211v1</w:t>
+                <w:t xml:space="preserve">hal-00773102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From snakes to region-based active contours defined by region-dependent parameters</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline Active Contour with Handling of Topology Changes for Fast Video Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,64 +3535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter conference on Applications of Computer Vision - WACV 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Tucson (USA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3754,1601 +3754,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Brittle Decisions for Free: Leveraging Margin Consistency in Deep Robust Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ngnawé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia D’cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+                <w:t xml:space="preserve">Christian Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2024 - Thirty-eighth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (CA), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841129v1</w:t>
+                <w:t xml:space="preserve">hal-04768240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Meets Post-hoc Interpretability: A Mathematical Perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Andolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning, PMLR 235:32781-32800, 2024.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle (Washington), United States. pp.10864-10874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357778v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Brittle Decisions for Free: Leveraging Margin Consistency in Deep Robust Classifiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Domain-Specific Long Text Classification from Sparse Relevant Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia D’cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bereder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Gagné</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - Thirty-eighth Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27th european conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4003 - 4010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768240v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention Meets Post-hoc Interpretability: A Mathematical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning, PMLR 235:32781-32800, 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840507v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Concept Reasoning: Beyond the Accuracy-Interpretability Trade-Off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Neuro-Explicit AI and Expert-informed Machine Learning for Engineering and Physical Sciences, of the European Conference on Machine Learning and Principles and Practices of Knowledge Discovery in Databases (ECML-PKDD) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43412-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244408v1</w:t>
+                <w:t xml:space="preserve">hal-03527128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Melacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
+              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, France. pp.218-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385182v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sea of Words: An In-Depth Analysis of Anchors for Text Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696324v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43412-9_3⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527128v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Ottosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410778v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Certosa di Pontignano, Siena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244362v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
+              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247860v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Deep Concept Reasoning: Beyond the Accuracy-Interpretability Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Neuro-Explicit AI and Expert-informed Machine Learning for Engineering and Physical Sciences, of the European Conference on Machine Learning and Principles and Practices of Knowledge Discovery in Databases (ECML-PKDD) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244373v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A Sea of Words: An In-Depth Analysis of Anchors for Text Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greger Ottosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527129v1</w:t>
+                <w:t xml:space="preserve">hal-03696324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Point of View on Visual Speech Recognition</w:t>
               </w:r>
@@ -5373,64 +5373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th INTERSPEECH Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.4089-4093, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5464,103 +5464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalised Mutual Information for Discriminative Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warith Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
@@ -5602,64 +5602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4178-4182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5693,90 +5693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Embedding Models: Beyond the accuracy-explainability trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5818,90 +5818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,64 +5987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leela Gudupudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2381-2385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6078,64 +6078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multimodal Attention for Deep Video Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6176,2203 +6176,2203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Actions for Sport Video Summarization: An attention signal analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Menguy</w:t>
+                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910211v2</w:t>
+                <w:t xml:space="preserve">hal-02926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Evaluation Framework for Head Motion Prediction Methods in 360° Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouzereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '20 - 11th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615979v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">TRACK: A Multi-Modal Deep Architecture for Head Motion Prediction in 360-Degree Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi / Virtual, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869960v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France. pp. 283-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009883802830293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926880v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Unified Evaluation Framework for Head Motion Prediction Methods in 360° Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '20 - 11th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2020, Istanbul, Turkey. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3339825.3394934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520224v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRACK: A Multi-Modal Deep Architecture for Head Motion Prediction in 360-Degree Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615980v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">User-Adaptive Rotational Snap-Cutting for Streamed 360° Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGRAPHICS Workshop on Intelligent Cinematography and Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Norrkoping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/wiced.20201125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009883802830293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540832v1</w:t>
+                <w:t xml:space="preserve">hal-02615978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Adaptive Rotational Snap-Cutting for Streamed 360° Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised Consensus Clustering Based on Frequent Closed Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS Workshop on Intelligent Cinematography and Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM'2020 29th ACM International Conference on Information and Knowledge Management (Acceptance Rate: 18%)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Galway, Ireland. pp.3341-3344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3417453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/wiced.20201125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02615978v1</w:t>
+                <w:t xml:space="preserve">hal-02917863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Consensus Clustering Based on Frequent Closed Itemsets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Profiling Actions for Sport Video Summarization: An attention signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM'2020 29th ACM International Conference on Information and Knowledge Management (Acceptance Rate: 18%)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3340531.3417453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917863v1</w:t>
+                <w:t xml:space="preserve">hal-02910211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
+                <w:t xml:space="preserve">Analysing the Impact of Rationality on the Italian Electricity Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Benni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Sara Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günther Jungbluth</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modeling Decisions for Artificial Intelligence (MDAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403680v1</w:t>
+                <w:t xml:space="preserve">hal-02294953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Impact of Rationality on the Italian Electricity Market</w:t>
+                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bevilacqua</w:t>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sartori</w:t>
+                <w:t xml:space="preserve">Romaric Pighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Decisions for Artificial Intelligence (MDAI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294953v1</w:t>
+                <w:t xml:space="preserve">hal-02498173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Co-Evolutionary Approach to Analyzing the Impact of Rationality on the Italian Electricity Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2019: Principles and Practice of Multi-Agent Systems - 22nd International Conference, Turin, Italy, October 28-31, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.235-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Florez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pighetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+                <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498173v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t>
+              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786995v1</w:t>
+                <w:t xml:space="preserve">hal-01943618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943618v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Foveated Streaming of Virtual Reality Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Systems (MMSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804310v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foveated Streaming of Virtual Reality Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirone Samoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Systems (MMSys)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, France. pp.1043-1047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3204949.3208114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781324v1</w:t>
+                <w:t xml:space="preserve">hal-05173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05173388v1</w:t>
+                <w:t xml:space="preserve">hal-01786995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATIN AMERICA HIGH PERFORMANCE COMPUTING CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bucaramanga, Colombia. pp.3--17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8400,1302 +8400,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635013v1</w:t>
+                <w:t xml:space="preserve">hal-01540342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
+                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Blanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540342v1</w:t>
+                <w:t xml:space="preserve">hal-01635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635028v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Consensuses Clustering by Iterative Merging/Splitting of Clustering Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aly Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330216v1</w:t>
+                <w:t xml:space="preserve">hal-01484111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using Frequent Closed Pattern Mining to Solve a Consensus Clustering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KSI Research Inc., Jul 2016, Redwood City, United States. pp.454-461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330873v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.324-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484050v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Frequent Closed Pattern Mining to Solve a Consensus Clustering Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330079v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactive generic learning method (IGLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t>
+              <w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484111v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive generic learning method (IGLM)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette; Caroline Daire, Jun 2016, Nice, France. pp.157-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330098v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequent Closed Patterns Based Multiple Consensus Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zakopane, Poland. pp.14-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39384-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343209v2</w:t>
+                <w:t xml:space="preserve">hal-01329545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Closed Patterns Based Multiple Consensus Clustering</w:t>
+                <w:t xml:space="preserve">Multiple Consensuses Clustering by Iterative Merging/Splitting of Clustering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zakopane, Poland. pp.14-26, </w:t>
+              <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.790-804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39384-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329545v1</w:t>
+                <w:t xml:space="preserve">hal-01330216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Recent Multimodal Evolutionary Algorithms</w:t>
               </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.837-844, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9837,51 +9837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME), workshop CEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9928,51 +9928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus moteurs en mémoire à court terme verbale: Une analyse par électromyographie laryngée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10036,51 +10036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.1383-1390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10114,90 +10114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.3150--3154 </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10257,51 +10257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 st International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6066- 6070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10335,77 +10335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Species Recognition from Video using SVM Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Workshop on Multimedia Analysis for Ecological Data in conjunction with ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10439,90 +10439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Text Classification Using Semantic Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10563,1373 +10563,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-divergence maximization for statistical region based active contour segmentation with non-parametric PDF estimations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.861-864</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672258v1</w:t>
+                <w:t xml:space="preserve">hal-00656527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Suivi 3D Monoculaire pour un Système de Vidéosurveillance à l'aide d'un Modèle de Mouvement et un Modèle d'Apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753156v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656527v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi 3D Monoculaire pour un Système de Vidéosurveillance à l'aide d'un Modèle de Mouvement et un Modèle d'Apparence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thome</w:t>
+                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guitteny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660973v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704853v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656689v1</w:t>
+                <w:t xml:space="preserve">hal-00753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753155v1</w:t>
+                <w:t xml:space="preserve">hal-00753159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hybdrid Content Based Image Retrieval combining multi-objective interactive genetic algorithm and SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
+              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2012 21st International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.2849-2852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753159v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybdrid Content Based Image Retrieval combining multi-objective interactive genetic algorithm and SVM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alpha-divergence maximization for statistical region based active contour segmentation with non-parametric PDF estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2012 21st International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.2849-2852</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322768v1</w:t>
+                <w:t xml:space="preserve">hal-00672258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-divergences pour la segmentation par contours actifs basés histogramme : application à la segmentation d'images cellulaires en microscopie confocale tridimensionnelle</w:t>
+                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594897v1</w:t>
+                <w:t xml:space="preserve">hal-00592551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Stolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Merialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+                <w:t xml:space="preserve">hal-01286100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Murphy</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.109-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592551v1</w:t>
+                <w:t xml:space="preserve">hal-00773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11938,1114 +11956,1109 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286100v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation of Cellular Structures in Actin Tagged Fluorescence Confocal Microscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.109-112, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3081-3084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773095v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567121v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Cellular Structures in Actin Tagged Fluorescence Confocal Microscopy Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-divergences pour la segmentation par contours actifs basés histogramme : application à la segmentation d'images cellulaires en microscopie confocale tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00592548v1</w:t>
+                <w:t xml:space="preserve">hal-00594897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Killgalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
+              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520294v1</w:t>
+                <w:t xml:space="preserve">hal-00527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Killgalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527645v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guitteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773037v1</w:t>
+                <w:t xml:space="preserve">hal-00773570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
@@ -13060,523 +13073,510 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scalable active learning strategy for object category retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guitteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1013-1016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773570v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable active learning strategy for object category retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773563v1</w:t>
+                <w:t xml:space="preserve">hal-00520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
+                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520319v1</w:t>
+                <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows and Facades Retrieval using Similarity on Graph of Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13614,51 +13614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Tube Kernel for Actor Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13718,51 +13718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Face Detection for Privacy in Street-view Mapping Applications Combining Face Boosting, Body Boosting and Skin Tone Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13865,51 +13865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13960,51 +13960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1873-1876, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14051,64 +14051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Windows in facade using Kernel on Graph of Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14140,343 +14140,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive video content-based retrieval system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Summarization Scheme Based on Near-Duplicate Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWSSIP.2008.4604385⟩</w:t>
+              <w:t xml:space="preserve">TVS 2008 - 2nd ACM TRECVid Video Summarization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.50-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301582v1</w:t>
+                <w:t xml:space="preserve">hal-00773552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarization Scheme Based on Near-Duplicate Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An interactive video content-based retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Cámara-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVS 2008 - 2nd ACM TRECVid Video Summarization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.50-54, </w:t>
+              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bratislava, Slovakia. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWSSIP.2008.4604385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773552v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor retrieval system based on kernels on bags of bags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14527,64 +14527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2008 - 19th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14791,64 +14791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Kos Island, Greece. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14908,77 +14908,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.93-96</w:t>
@@ -15039,77 +15039,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Supervised Consensus Clustering Based on Frequent Closed Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Track of the IDA'2020 18th International Symposium on Intelligent Data Analysis (Track cancelled due to the COVID-19 pandemic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Bodenseeforum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15179,51 +15179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Indexing and Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15286,64 +15286,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning et description des textes. Architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.15 - 72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15362,347 +15362,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing ECG Contribution into Convolutional Neural Network Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Key Passages : From statistics to Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenica Fioredistella Iezzi; Damon Mayaffre; Michelangelo Misuraca. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feature Engineering and Computational Intelligence in ECG Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-3824-7_9⟩</w:t>
+              <w:t xml:space="preserve">Text Analytics. Advances and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.41-54, 2020, 978-3-030-52679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52680-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132410v1</w:t>
+                <w:t xml:space="preserve">hal-03099658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Passages : From statistics to Deep Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visualizing ECG Contribution into Convolutional Neural Network Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Analytics. Advances and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.41-54, 2020, 978-3-030-52679-5. </w:t>
+              <w:t xml:space="preserve">Feature Engineering and Computational Intelligence in ECG Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.157-174, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52680-1_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-3824-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099658v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the Impact of Rationality on the Italian Electricity Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Decisions for Artificial Intelligence (MDAI 2019), Lecture Notes in Computer Science book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.236-247, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15736,90 +15736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Semantics in Short Text Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9624, pp.433 - 445, 2018, Computational Linguistics and Intelligent Text Processing 17th International Conference, CICLing 2016, Konya, Turkey, April 3–9, 2016, Revised Selected Papers, Part II, 978-3-319-75486-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15853,103 +15853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t>
@@ -16008,51 +16008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benois-Pineau Jenny and Precioso Frédéric and Cord Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Indexing and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.5--20, 2012, </w:t>
@@ -16122,103 +16122,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Techniques for Revenue Accounting Error-Handling Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : ID2326WW00. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16320,51 +16320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnaud Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouveyron Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16556,51 +16556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16635,90 +16635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scMusketeers: Addressing imbalanced cell type annotation and batch effect reduction with a modular autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fierville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16792,51 +16792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ngnawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16858,103 +16858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel KMeans clustering splits for end-to-end unsupervised decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16966,495 +16966,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful and Robust Local Interpretability for Textual Predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Understanding Post-hoc Explainers: The Case of Anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394149v1</w:t>
+                <w:t xml:space="preserve">hal-04038665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised Mutual Information: a Framework for Discriminative Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sparse GEMINI for joint discriminative clustering and feature selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198445v1</w:t>
+                <w:t xml:space="preserve">hal-04195208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Post-hoc Explainers: The Case of Anchors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Faithful and Robust Local Interpretability for Textual Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038665v1</w:t>
+                <w:t xml:space="preserve">hal-04394149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse GEMINI for joint discriminative clustering and feature selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generalised Mutual Information: a Framework for Discriminative Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warith Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195208v1</w:t>
+                <w:t xml:space="preserve">hal-04198445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-driven active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17472,90 +17472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-stage deep architecture for summary generation of soccer videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17573,90 +17573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17719,64 +17719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiCons: Multiple Consensus Clustering Method Using Frequent Closed Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique, Signaux et Systèmes de Sophia-Antipolis I3S - UMR7271 - UNS CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17824,51 +17824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17918,51 +17918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours actifs paramétriques pour la segmentation d'images et vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18158,51 +18158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>