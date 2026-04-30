--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Are Two Scores Better Than One? Investigating Ensembles of Diffusion Models</w:t>
+                <w:t xml:space="preserve">Automated Counting of Fish in moving Diver Operated Videos (DOV) for Biodiversity Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Razafindralambo</w:t>
+                <w:t xml:space="preserve">Kilian Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garreau</w:t>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Dérijard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469817v1</w:t>
+                <w:t xml:space="preserve">hal-04865293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Counting of Fish in moving Diver Operated Videos (DOV) for Biodiversity Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Bürgi</w:t>
+                <w:t xml:space="preserve">When Are Two Scores Better Than One? Investigating Ensembles of Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dérijard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865293v3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Discriminative Clustering and Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -465,103 +465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fully automated underwater census for fish assemblages in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derijard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85, pp.102959. </w:t>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -727,351 +727,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new perspective on optimizers: leveraging moreau-yosida approximation in gradient-based learning</w:t>
+                <w:t xml:space="preserve">AI-Enhanced Prediction of Aortic Stenosis Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Betti</w:t>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+                <w:t xml:space="preserve">Simon Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mottin</w:t>
+                <w:t xml:space="preserve">Mickael Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligenza Artificiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IA-240047⟩</w:t>
+              <w:t xml:space="preserve">JACC. Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (10), pp.101234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2024.101234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896278v1</w:t>
+                <w:t xml:space="preserve">hal-04755914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Enhanced Prediction of Aortic Stenosis Progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new perspective on optimizers: leveraging moreau-yosida approximation in gradient-based learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Sanabria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tastet</w:t>
+                <w:t xml:space="preserve">Marco Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pelletier</w:t>
+                <w:t xml:space="preserve">Stefano Melacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Ohl</w:t>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC. Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (10), pp.101234. </w:t>
+              <w:t xml:space="preserve">Intelligenza Artificiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2024.101234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IA-240047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755914v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepWILD : Wildlife Identification, Localisation and estimation on camera trap videos using Deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,64 +1118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,51 +1265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Article 107599, 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (09n10), pp.1379-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2315,268 +2315,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized evaluation framework for evaluating coronary artery stenosis detection, stenosis quantification and lumen segmentation algorithms in computed tomography angiography.</w:t>
+                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. A. Kirişli</w:t>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schaap</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874107v1</w:t>
+                <w:t xml:space="preserve">hal-00799068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standardized evaluation framework for evaluating coronary artery stenosis detection, stenosis quantification and lumen segmentation algorithms in computed tomography angiography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. Kirişli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Dharampal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Meijboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (8), pp.859-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799068v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical region based active contour using a fractional entropy descriptor: Application to nuclei cell segmentation in confocal microscopy images</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2791,64 +2791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Kernel Learning for Active Image Retrieval without Global Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,259 +2889,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Tube data representation and Kernel design for SVM-based video object retrieval system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SALSAS: Sub-linear Active Learning Strategy with Approximate k-NN Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2244-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-010-0602-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773031v1</w:t>
+                <w:t xml:space="preserve">hal-00773102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALSAS: Sub-linear Active Learning Strategy with Approximate k-NN Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gorisse</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Tube data representation and Kernel design for SVM-based video object retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2244-2254. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue on "Image and Video Retrieval: Theory and Applications"., 55 (1), pp.105-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-010-0602-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773102v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From snakes to region-based active contours defined by region-dependent parameters</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline Active Contour with Handling of Topology Changes for Fast Video Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,64 +3535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter conference on Applications of Computer Vision - WACV 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Tucson (USA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,51 +4041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia D’cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bereder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning, PMLR 235:32781-32800, 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,1134 +4221,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deep Concept Reasoning: Beyond the Accuracy-Interpretability Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Neuro-Explicit AI and Expert-informed Machine Learning for Engineering and Physical Sciences, of the European Conference on Machine Learning and Principles and Practices of Knowledge Discovery in Databases (ECML-PKDD) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527128v1</w:t>
+                <w:t xml:space="preserve">hal-04244408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
+              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410778v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sea of Words: An In-Depth Analysis of Anchors for Text Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244362v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Brault</w:t>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
+              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Certosa di Pontignano, Siena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527129v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Ottosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244373v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Melacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
+              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, France. pp.218-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385182v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Concept Reasoning: Beyond the Accuracy-Interpretability Trade-Off</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Neuro-Explicit AI and Expert-informed Machine Learning for Engineering and Physical Sciences, of the European Conference on Machine Learning and Principles and Practices of Knowledge Discovery in Databases (ECML-PKDD) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244408v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sea of Words: An In-Depth Analysis of Anchors for Text Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Garreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43412-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696324v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Point of View on Visual Speech Recognition</w:t>
               </w:r>
@@ -5373,64 +5373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th INTERSPEECH Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.4089-4093, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5458,325 +5458,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised Mutual Information for Discriminative Clustering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warith Harchaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4178-4182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815229v1</w:t>
+                <w:t xml:space="preserve">hal-03921565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano d'Angelo</w:t>
+                <w:t xml:space="preserve">Generalised Mutual Information for Discriminative Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warith Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921565v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Embedding Models: Beyond the accuracy-explainability trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5818,90 +5818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5987,64 +5987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leela Gudupudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.2381-2385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6078,64 +6078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multimodal Attention for Deep Video Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6176,715 +6176,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Unified Evaluation Framework for Head Motion Prediction Methods in 360° Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '20 - 11th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2020, Istanbul, Turkey. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3339825.3394934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926880v1</w:t>
+                <w:t xml:space="preserve">hal-02615979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damon Mayaffre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nha Trang / Virtual, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-9354-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520224v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRACK: A Multi-Modal Deep Architecture for Head Motion Prediction in 360-Degree Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France. pp. 283-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009883802830293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615980v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouzereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540832v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Evaluation Framework for Head Motion Prediction Methods in 360° Videos</w:t>
+                <w:t xml:space="preserve">TRACK: A Multi-Modal Deep Architecture for Head Motion Prediction in 360-Degree Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '20 - 11th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi / Virtual, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615979v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiagnoseNET: Automatic Framework to Scale Neural Networks on Heterogeneous Systems Applied to Medical Diagnosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICITCS 2020 - 8th International Conference on IT Convergence and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869960v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Adaptive Rotational Snap-Cutting for Streamed 360° Videos</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGRAPHICS Workshop on Intelligent Cinematography and Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Norrkoping, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7039,51 +7039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM'2020 29th ACM International Conference on Information and Knowledge Management (Acceptance Rate: 18%)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Galway, Ireland. pp.3341-3344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7117,51 +7117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling Actions for Sport Video Summarization: An attention signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7327,334 +7327,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+                <w:t xml:space="preserve">A Co-Evolutionary Approach to Analyzing the Impact of Rationality on the Italian Electricity Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRIMA 2019: Principles and Practice of Multi-Agent Systems - 22nd International Conference, Turin, Italy, October 28-31, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.235-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498173v1</w:t>
+                <w:t xml:space="preserve">hal-03199500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Co-Evolutionary Approach to Analyzing the Impact of Rationality on the Italian Electricity Market</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sartori</w:t>
+                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019: Principles and Practice of Multi-Agent Systems - 22nd International Conference, Turin, Italy, October 28-31, 2019, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199500v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7695,671 +7695,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943618v1</w:t>
+                <w:t xml:space="preserve">hal-01786995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirone Samoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, France. pp.1043-1047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804310v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foveated Streaming of Virtual Reality Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Systems (MMSys)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3204949.3208114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173388v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP Challenges for Detecting Medication and Adverse Drug Events from Electronic Health Records (MADE1.0)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Massachusetts Lowell, Worcester, Amherst, May 2018, Massachusetts, United States. pp.7--15</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786995v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8400,299 +8400,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
+                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Blanc</w:t>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540342v1</w:t>
+                <w:t xml:space="preserve">hal-01635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635028v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Malleus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8728,524 +8728,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aly Halim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
+                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t>
+              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.324-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484111v1</w:t>
+                <w:t xml:space="preserve">hal-01330873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Frequent Closed Pattern Mining to Solve a Consensus Clustering Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330079v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+                <w:t xml:space="preserve">Human action recognition based on 3D skeleton part-based pose estimation and temporal multi-resolution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aly Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP´2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330873v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Software Product Line for Machine Learning Workflows: Focus on Supporting Evolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Frequent Closed Pattern Mining to Solve a Consensus Clustering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Models and Evolution co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MODELS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KSI Research Inc., Jul 2016, Redwood City, United States. pp.454-461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484050v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive generic learning method (IGLM)</w:t>
               </w:r>
@@ -9270,51 +9270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9348,103 +9348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette; Caroline Daire, Jun 2016, Nice, France. pp.157-168</w:t>
@@ -9499,51 +9499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zakopane, Poland. pp.14-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9603,51 +9603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.790-804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.837-844, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9928,51 +9928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus moteurs en mémoire à court terme verbale: Une analyse par électromyographie laryngée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10036,51 +10036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.1383-1390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10114,90 +10114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.3150--3154 </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10257,51 +10257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 st International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6066- 6070, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10335,77 +10335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Species Recognition from Video using SVM Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Workshop on Multimedia Analysis for Ecological Data in conjunction with ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10452,77 +10452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Text Classification Using Semantic Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lloret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10563,649 +10563,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656527v1</w:t>
+                <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi 3D Monoculaire pour un Système de Vidéosurveillance à l'aide d'un Modèle de Mouvement et un Modèle d'Apparence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660973v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suivi 3D Monoculaire pour un Système de Vidéosurveillance à l'aide d'un Modèle de Mouvement et un Modèle d'Apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704853v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
+                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
+              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656689v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753156v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11256,77 +11256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
@@ -11381,51 +11381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition (ICPR), 2012 21st International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.2849-2852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11476,51 +11476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustic Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,615 +11539,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
+                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
+              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592551v1</w:t>
+                <w:t xml:space="preserve">hal-00567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286100v1</w:t>
+                <w:t xml:space="preserve">hal-00592551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Stolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773095v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.109-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624357v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Meziou</w:t>
+                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567121v1</w:t>
+                <w:t xml:space="preserve">hal-00624357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Cellular Structures in Actin Tagged Fluorescence Confocal Microscopy Images</w:t>
               </w:r>
@@ -12261,972 +12261,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alpha-divergences pour la segmentation par contours actifs basés histogramme : application à la segmentation d'images cellulaires en microscopie confocale tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+                <w:t xml:space="preserve">hal-00594897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-divergences pour la segmentation par contours actifs basés histogramme : application à la segmentation d'images cellulaires en microscopie confocale tridimensionnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594897v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Killgalon</w:t>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527645v1</w:t>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guitteny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773037v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773570v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">J. Killgalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+                <w:t xml:space="preserve">hal-00527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable active learning strategy for object category retrieval</w:t>
               </w:r>
@@ -13238,51 +13238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.1013-1016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13316,77 +13316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13411,77 +13411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13500,455 +13500,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows and Facades Retrieval using Similarity on Graph of Contours</w:t>
+                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marine Breuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">GRETSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536261v1</w:t>
+                <w:t xml:space="preserve">hal-00475242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Tube Kernel for Actor Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1885-1888, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Face Detection for Privacy in Street-view Mapping Applications Combining Face Boosting, Body Boosting and Skin Tone Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cannelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications (MVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Yokohama, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windows and Facades Retrieval using Similarity on Graph of Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475242v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization on active learning strategy for object category retrieval</w:t>
               </w:r>
@@ -13960,51 +13960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1873-1876, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14038,77 +14038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Windows in facade using Kernel on Graph of Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14140,317 +14140,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarization Scheme Based on Near-Duplicate Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An interactive video content-based retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Cámara-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVS 2008 - 2nd ACM TRECVid Video Summarization Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463571⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bratislava, Slovakia. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWSSIP.2008.4604385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773552v1</w:t>
+                <w:t xml:space="preserve">hal-01301582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive video content-based retrieval system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Summarization Scheme Based on Near-Duplicate Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bratislava, Slovakia. pp.133-136, </w:t>
+              <w:t xml:space="preserve">TVS 2008 - 2nd ACM TRECVid Video Summarization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.50-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWSSIP.2008.4604385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301582v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor retrieval system based on kernels on bags of bags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14527,51 +14527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14804,51 +14804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Kos Island, Greece. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14921,64 +14921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.93-96</w:t>
@@ -15065,51 +15065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Track of the IDA'2020 18th International Symposium on Intelligent Data Analysis (Track cancelled due to the COVID-19 pandemic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Bodenseeforum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15179,51 +15179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Indexing and Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15286,64 +15286,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning et description des textes. Architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.15 - 72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15368,103 +15368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Passages : From statistics to Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenica Fioredistella Iezzi; Damon Mayaffre; Michelangelo Misuraca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text Analytics. Advances and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-54, 2020, 978-3-030-52679-5. </w:t>
@@ -15515,51 +15515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing ECG Contribution into Convolutional Neural Network Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,51 +15645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15762,64 +15762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9624, pp.433 - 445, 2018, Computational Linguistics and Intelligent Text Processing 17th International Conference, CICLing 2016, Konya, Turkey, April 3–9, 2016, Revised Selected Papers, Part II, 978-3-319-75486-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15853,103 +15853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t>
@@ -16008,51 +16008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benois-Pineau Jenny and Precioso Frédéric and Cord Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Indexing and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.5--20, 2012, </w:t>
@@ -16148,51 +16148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16320,51 +16320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnaud Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouveyron Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16635,90 +16635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scMusketeers: Addressing imbalanced cell type annotation and batch effect reduction with a modular autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fierville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16792,51 +16792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ngnawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16871,90 +16871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel KMeans clustering splits for end-to-end unsupervised decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16966,697 +16966,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Post-hoc Explainers: The Case of Anchors</w:t>
+                <w:t xml:space="preserve">Faithful and Robust Local Interpretability for Textual Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038665v1</w:t>
+                <w:t xml:space="preserve">hal-04394149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse GEMINI for joint discriminative clustering and feature selection</w:t>
+                <w:t xml:space="preserve">Generalised Mutual Information: a Framework for Discriminative Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warith Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195208v1</w:t>
+                <w:t xml:space="preserve">hal-04198445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful and Robust Local Interpretability for Textual Predictions</w:t>
+                <w:t xml:space="preserve">Understanding Post-hoc Explainers: The Case of Anchors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394149v1</w:t>
+                <w:t xml:space="preserve">hal-04038665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised Mutual Information: a Framework for Discriminative Clustering</w:t>
+                <w:t xml:space="preserve">Sparse GEMINI for joint discriminative clustering and feature selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198445v1</w:t>
+                <w:t xml:space="preserve">hal-04195208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-driven active learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Multi-stage deep architecture for summary generation of soccer videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Gori</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526510v1</w:t>
+                <w:t xml:space="preserve">hal-03662328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-stage deep architecture for summary generation of soccer videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-driven active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Sanabria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
+                <w:t xml:space="preserve">Marco Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662328v1</w:t>
+                <w:t xml:space="preserve">hal-03526510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17732,51 +17732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheer Al-Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique, Signaux et Systèmes de Sophia-Antipolis I3S - UMR7271 - UNS CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17824,51 +17824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17918,51 +17918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours actifs paramétriques pour la segmentation d'images et vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18158,51 +18158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>