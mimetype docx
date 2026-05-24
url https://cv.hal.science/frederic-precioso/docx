--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -4545,570 +4545,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43412-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247860v1</w:t>
+                <w:t xml:space="preserve">hal-03527128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Barbiero</w:t>
+                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Melacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
+              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, France. pp.218-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244373v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Espinosa Zarlenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527129v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Novel Optimizers: A Moreau-Yosida View of Gradient-Based Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mottin</w:t>
+                <w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIxIA 2023 – XXIInd International Conference of the Italian Association for Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-47546-7_15⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410778v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning</w:t>
+                <w:t xml:space="preserve">Interpretable Neural-Symbolic Concept Reasoning ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
@@ -5143,212 +5156,199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charlotte Magister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+              <w:t xml:space="preserve">NeSy 2023 - 17th International Workshop on Neural-Symbolic Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Certosa di Pontignano, Siena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2304.14068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244362v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-driven Active Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+                <w:t xml:space="preserve">SMACE: A New Method for the Interpretability of Composite Decision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Lopardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Gori</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greger Ottosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2023 - European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.325-339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43412-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527128v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Point of View on Visual Speech Recognition</w:t>
               </w:r>
@@ -5458,256 +5458,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalised Mutual Information for Discriminative Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano d'Angelo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Warith Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921565v1</w:t>
+                <w:t xml:space="preserve">hal-03815229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised Mutual Information for Discriminative Clustering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Artistic Style Transfer for Data Augmentation in A Real-Case Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4178-4182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815229v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Embedding Models: Beyond the accuracy-explainability trade-off</w:t>
               </w:r>
@@ -5818,77 +5818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,268 +6410,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540832v1</w:t>
+                <w:t xml:space="preserve">hal-02926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRACK: A Multi-Modal Deep Architecture for Head Motion Prediction in 360-Degree Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6713,178 +6730,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi / Virtual, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+                <w:t xml:space="preserve">Ensemble Clustering Based Semi-Supervised Learning for Revenue Accounting Workflow Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATA'2020 International Conference on Data Science, Technology and Applications (Acceptance Rate: 14%)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France. pp. 283-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009883802830293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926880v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Adaptive Rotational Snap-Cutting for Streamed 360° Videos</w:t>
               </w:r>
@@ -7327,308 +7327,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Co-Evolutionary Approach to Analyzing the Impact of Rationality on the Italian Electricity Market</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sartori</w:t>
+                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019: Principles and Practice of Multi-Agent Systems - 22nd International Conference, Turin, Italy, October 28-31, 2019, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing University of Posts and Telecommunications, Sep 2019, Beijing, France. pp.149-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199500v1</w:t>
+                <w:t xml:space="preserve">hal-02498173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Identification of Adverse Drug Reaction Relations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+                <w:t xml:space="preserve">A Co-Evolutionary Approach to Analyzing the Impact of Rationality on the Italian Electricity Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIMA 2019: Principles and Practice of Multi-Agent Systems - 22nd International Conference, Turin, Italy, October 28-31, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.235-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3364908.3365295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498173v1</w:t>
+                <w:t xml:space="preserve">hal-03199500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,77 +7701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named Entity Recognition using Neural Networks for Clinical Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7803,537 +7803,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
+                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirone Samoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173388v1</w:t>
+                <w:t xml:space="preserve">hal-01943618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foveated Streaming of Virtual Reality Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Systems (MMSys)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781324v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability Analysis of Mini-Cluster Jetson TX2 for Training DNN Applied to Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
+                <w:t xml:space="preserve">Foveated Streaming of Virtual Reality Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fabian Romero Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NVIDIA GTC Europe 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Systems (MMSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943618v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirone Samoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, France. pp.1043-1047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804310v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel and Distributed Processing for Unsupervised Patient Phenotype Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Anderson John Anderson Garcia Henao Garcia Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,273 +8400,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
+                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635028v1</w:t>
+                <w:t xml:space="preserve">hal-01540342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Blanc</w:t>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540342v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Malleus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,64 +8734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,103 +9348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette; Caroline Daire, Jun 2016, Nice, France. pp.157-168</w:t>
@@ -10114,64 +10114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10335,51 +10335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Species Recognition from Video using SVM Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10658,272 +10658,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656689v1</w:t>
+                <w:t xml:space="preserve">hal-00656527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi 3D Monoculaire pour un Système de Vidéosurveillance à l'aide d'un Modèle de Mouvement et un Modèle d'Apparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boufarguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10945,211 +10945,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Negrel</w:t>
+                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Precioso</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656527v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
               </w:r>
@@ -11256,51 +11256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11539,51 +11539,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
+                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
@@ -11591,563 +11591,563 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
+              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567121v1</w:t>
+                <w:t xml:space="preserve">hal-00592551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Stolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592551v1</w:t>
+                <w:t xml:space="preserve">hal-01286100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Detection and Recognition in Urban Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Minetto</w:t>
+                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV): Workshop on Computer Vision for Remote Sensing of the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.109-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286100v1</w:t>
+                <w:t xml:space="preserve">hal-00773095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient bag-of-feature kernel representation for image similarity search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773095v1</w:t>
+                <w:t xml:space="preserve">hal-00624357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
+              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624357v1</w:t>
+                <w:t xml:space="preserve">hal-00567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Cellular Structures in Actin Tagged Fluorescence Confocal Microscopy Images</w:t>
               </w:r>
@@ -12619,614 +12619,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Baklouti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Killgalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773570v1</w:t>
+                <w:t xml:space="preserve">hal-00527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gorisse</w:t>
+                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+                <w:t xml:space="preserve">hal-00773037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gorisse</w:t>
+                <w:t xml:space="preserve">Virtu4D: a Real-time Virtualization of Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boufarguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on 3D Data Processing Visualization and Transmission (3DPVT '10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STTK-based Video Object Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuji Zhao</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2010 - 17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773037v1</w:t>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Killgalon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527645v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable active learning strategy for object category retrieval</w:t>
               </w:r>
@@ -13500,164 +13500,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
+                <w:t xml:space="preserve">Windows and Facades Retrieval using Similarity on Graph of Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breuilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475242v1</w:t>
+                <w:t xml:space="preserve">hal-00536261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Tube Kernel for Actor Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13676,279 +13650,305 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Image Processing (ICIP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1885-1888, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Face Detection for Privacy in Street-view Mapping Applications Combining Face Boosting, Body Boosting and Skin Tone Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cannelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications (MVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Yokohama, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows and Facades Retrieval using Similarity on Graph of Contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">GRETSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536261v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization on active learning strategy for object category retrieval</w:t>
               </w:r>
@@ -14038,51 +14038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Windows in facade using Kernel on Graph of Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15286,51 +15286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning et description des textes. Architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15368,90 +15368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Passages : From statistics to Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15853,90 +15853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17099,51 +17099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warith Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17378,272 +17378,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-stage deep architecture for summary generation of soccer videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Menguy</w:t>
+                <w:t xml:space="preserve">Knowledge-driven active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662328v1</w:t>
+                <w:t xml:space="preserve">hal-03526510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-driven active learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Ciravegna</w:t>
+                <w:t xml:space="preserve">A Multi-stage deep architecture for summary generation of soccer videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Gori</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526510v1</w:t>
+                <w:t xml:space="preserve">hal-03662328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18158,51 +18158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Razafindralambo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tastet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztaf115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2024.101234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Betti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciravegna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Melacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mottin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IA-240047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797530v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sim&#245;es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fabian Romero Rondon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2021.3070520" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atheer Al-Najdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819401640009X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2011.193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGRSQ6GK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Zhao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0602-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP4WW7C2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865702203121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnaw&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heuillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sahoo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pequignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Ahmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3758170" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#8217;cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bereder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Lopardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbiero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giannini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Espinosa Zarlenga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charlotte Magister" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47546-7_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244362v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.14068" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Ottosson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250885v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pouthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815229v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Angelo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Gudupudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-80" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menguy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339825.3394934" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Garc&#237;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9354-3_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883802830293" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20201125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doll&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417453" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910211v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bevilacqua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sartori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Florez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pighetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3364908.3365295" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson John Anderson Garcia Henao Garcia Henao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16205-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camillieri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aly Halim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532918" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-117" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Bouaziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues Pallez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39384-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devinder Kumar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2015.7169757" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lloret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10160-6_26" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660973v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufarguine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitteny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Minetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stolfi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130247" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773037v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651177" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773570v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baklouti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536261v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773044v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cannelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413554" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301582v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo C&#225;mara-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2008.4604385" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773073v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351637v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2007.4379434" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695914v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132410v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowei Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyu Liu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-3824-7_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348101v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625724v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75487-1_34" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3588-4_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926737v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fierville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533467v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elaraby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngnawe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198445v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195208v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526510v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03662328v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>